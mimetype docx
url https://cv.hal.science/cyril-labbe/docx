--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble Univ. Grenoble Alpeshttps://membres-lig.imag.fr/labbe/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research culture influences in health and biomedical research: Rapid scoping review and content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Uttley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer a Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C. Tricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus R Munafò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.111616. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misspellings or &amp;quot;miscellings&amp;quot;—Non-verifiable and unknown cell lines in cancer research publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle J. Oste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reese A K Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Fabricated reference metadata distort citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (12), pp.1368-1379. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human gene research articles with wrongly identified nucleotide sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.e202101203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Weissgerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-020-01203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thin ret(raction) line: biomedical journal responses to incorrect non-targeting nucleotide sequence reagents in human gene knockdown publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.3513-3534. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nonsensical algorithmically generated papers in the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (12), pp.1461-1476. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated fact-checking of nucleotide sequence reagents in biomedical research publications: The Seek & Blastn tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213266. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possibility of Systematic Research Fraud Targeting Under-Studied Human Genes: Causes, Consequences, and Potential Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.117727191982916. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1177271919829162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots. L'Europe dans le vocabulaire de Jacques Chirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1-2), pp.31-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Attribute Labeling and Context-Aware Named Entity Recognition in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares-Quimbaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mauricio Muñoz Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Alberto Garcia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Camilo Daza Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliable and Quality E-Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.325-339. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRQEH.2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting automatically generated sentences with grammatical structure similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (2), pp.1247-1271. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2789-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking similarities between publications from China describing single gene knockdown experiments in human cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2209-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire d’Ike Antkare et de ses amis Fouille de textes et systèmes d’information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.9-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.19.1.9-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate and fake publications in the scientific literature: how many SCIgen papers in computer science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1007/s11192-012-0781-y. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-012-0781-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/La-classification-des-textes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les styles discursifs des premiers ministres québécois de Jean Lesage à Jean Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Literary Studies : Intertextual Distance and Tree Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (3), pp.311-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the meanings of words ? Amour in Corneille's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.335-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités d'un discours politique : les gouvernements minoritaires de Pierre Trudeau et de Paul Martin au Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Texts and Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.95-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Textual Distance and Authorship Attribution. Corneille and Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle et l'attribution d'auteur. Corneille et Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate the Carbon Footprint of Digital Libraries Services: The Case of Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziri Terkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'acronymes torturés dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine de la conférence Extraction et Gestion des Connaissances (EGC) de 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad smells in reviewers' reports? Text-mining the MDPI Open Peer Review Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscitations in scientific papers: dataset and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bibliometric-enhanced Information Retrieval, ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puthineath Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improper legitimization of hijacked journals through citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Peer Review and Scientific Publication (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAMA Network, Sep 2022, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2209.04703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Deep Learning Applications with Non-Experts: An Assistant Proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reis Gustavo Rodrigues Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mos Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labbé Cyril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester MI, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551349.3561166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DagPap22 Shared Task on Detecting Automatically Generated Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Kashnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomira Herrmannova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsatsaronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour la modélisation de la variabilité des indicateurs de performance des processus intégrée dans des modèles de processus variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Problematic Paper Screener’ automatically selects suspect publications for post-publication (re)assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Research Integrity (WCRI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque en ligne du français moderne. L’exemple du vocabulaire de V. Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) ; Université de Grenoble-Alpes, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mirisaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanmin Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnene Belfodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la variabilité des indicateurs dans le cadre des administrations de services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortes-Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bonesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel PROUST A la recherche du temps perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) - Université Grenoble Alpes, Dec 2019, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02410422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics and Statistics - University of Roma "la Sapeienza", Jun 2018, Roma, Italie. pp.400 - 410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Gaming Indicators: On Failed Attempts at Deception and their Computerised Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) co-located with the 40th European Conference on Information Retrieval (ECIR 2018), Grenoble.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curious Cases of Automatically Generated Text and Detecting Probabilistic Context Free Grammar Sentences with Grammatical Structure Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 39th European Conference on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion des Connaissances (EGC) 2017 Atelier Journalisme Computationnel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a Tool to Detect Automatically Generated Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2016 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard lexico-scientométrique sur le défi EGC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp. 419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled generation of synthetic corpora for NLP evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Démarchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Data-to-text Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Shakespeare's Vocabulary the Richest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Filtering of Scientific Articles guided by a Domain Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCECS 2014 - World Congress on Engineering and Computer Science 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Engineers, Oct 2014, San Francisco, United States. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre dans le discours politique français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intertextualité dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie : quels outils pour les sciences humaines et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur peut-il écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mathématiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Hidden Intertextuality in the Scientific Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Be Energy-Wise: Discriminative Methods for Load Disaggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishnan Narayanaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deva Seetharam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Energy, 3th International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les questions ouvertes dans les sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment convaincre ? Analyse scientifique de la campagne électorale 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un langage propre à la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Journées de l'ERLA n° 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services for Analysing and Summarising Online Opinions and Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ServiceWave 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Energy on Sensors through Data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustinus Borgy Waluyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 2010 workshop in conjunction with ECAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que disent leurs phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALT: Intelligent Context-Aware Learning and Teaching Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selby Matkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.352 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interactions Analysis and Services Providers (SIAPS), workshop in conjunction with ICDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration eighth International Conference on Service on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération d'administration pour SStreaMWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob '09: Proceedings of the 3nd French-speaking conference on Mobility and Ubiquity computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se fier aux arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'analyse statistique des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique des corpus. Voyages de l'autre côté de J.-M. Le Clézio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Journées Internationales d'Analyse des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France. pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination et classement au sein d'un groupe d'entretiens. Le cas du confort électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du CIDSP. Les nouvelles méthodes d'analyse des entretiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Journal Abstracts Misregistered in the Crossref Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Context Analysis of Retracted Articles: Leveraging Retraction Reasons to Track Unreliability in Citing Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Use of Template-Based Peer-Review Reports and Concern About Review Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Scientific Argument Mining for Scientific Literature Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : traque d’expressions torturées et autres manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation ‘Problematic Paper Screener’ aux Hospices civils de Lyon - 01 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: Can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben ter Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying biomedical research papers with incorrect nucleotide sequence reagents using targeted and screening approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des connaissances en langage naturel : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. Revue des Nouvelles Technologies de l 'Information, 2017, EGC 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of computer generated papers in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mirko Degli Esposti; Eduardo G. Altmann; François Pachet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Universality in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalité verbale en français contemporain. Les hommes politiques et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modalité, le mode et le texte spécialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-61, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un genre épistolaire ? Hugo, Flaubert et Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte épistolaire du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.53-85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rimbaud et Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects linguistiques du texte poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diachronie dans le discours politique. Le général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BANKS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects diachroniques du texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de citations erronées : jeu de données et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polars dans la Bibliothèque électronique du français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS (décembre 2021) "Traiter et analyser des données en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l'interdisciplinarité pour l'analyse de données sexuées : le cas des données bibliographiques de la conférence EGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2016. Revue des Nouvelles Technologies de l'Information vol.RNTI-E-30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertext Summarization for Hotel Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Cooked reference metadata inflate citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining tortured abbreviations from the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identifying mis-citations in scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » chez les présidents de la Ve république</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging suspect publications and crowdsourcing post-publication reassessments: the ‘Problematic Paper Screener’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to &amp;quot;Why Molière most likely did 'not' write his plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured phrases: A dubious writing style emerging in science. Evidence of critical issues affecting established journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille a écrit 16 pièces représentées sous le nom de Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seek & Blastn Standard Operating Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Seek&amp;Blastn Team. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA REPARTITION DU VOCABULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes; Laboratoire d'Informatique de Grenoble; Laboratoire PACTE, UMR 5194. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Moniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIG lab; Trinity College. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who wrote this scientific text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the major bibliographic databases reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-023, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-008, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens au coeur des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique ubiquitaire. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00809360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble Univ. Grenoble Alpeshttps://membres-lig.imag.fr/labbe/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research culture influences in health and biomedical research: Rapid scoping review and content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Uttley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer a Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C. Tricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus R Munafò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.111616. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misspellings or &amp;quot;miscellings&amp;quot;—Non-verifiable and unknown cell lines in cancer research publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle J. Oste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reese A K Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Fabricated reference metadata distort citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (12), pp.1368-1379. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human gene research articles with wrongly identified nucleotide sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.e202101203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nonsensical algorithmically generated papers in the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (12), pp.1461-1476. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Weissgerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-020-01203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thin ret(raction) line: biomedical journal responses to incorrect non-targeting nucleotide sequence reagents in human gene knockdown publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.3513-3534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated fact-checking of nucleotide sequence reagents in biomedical research publications: The Seek & Blastn tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213266. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possibility of Systematic Research Fraud Targeting Under-Studied Human Genes: Causes, Consequences, and Potential Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.117727191982916. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1177271919829162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots. L'Europe dans le vocabulaire de Jacques Chirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1-2), pp.31-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Attribute Labeling and Context-Aware Named Entity Recognition in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares-Quimbaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mauricio Muñoz Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Alberto Garcia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Camilo Daza Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliable and Quality E-Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.325-339. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRQEH.2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting automatically generated sentences with grammatical structure similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (2), pp.1247-1271. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2789-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking similarities between publications from China describing single gene knockdown experiments in human cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2209-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire d’Ike Antkare et de ses amis Fouille de textes et systèmes d’information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.9-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.19.1.9-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate and fake publications in the scientific literature: how many SCIgen papers in computer science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1007/s11192-012-0781-y. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-012-0781-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/news-6g11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les styles discursifs des premiers ministres québécois de Jean Lesage à Jean Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Literary Studies : Intertextual Distance and Tree Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (3), pp.311-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the meanings of words ? Amour in Corneille's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.335-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités d'un discours politique : les gouvernements minoritaires de Pierre Trudeau et de Paul Martin au Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Texts and Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.95-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Textual Distance and Authorship Attribution. Corneille and Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle et l'attribution d'auteur. Corneille et Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciCiteVal: A Multi-Domain Dataset for Scientific Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Mallorca, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate the Carbon Footprint of Digital Libraries Services: The Case of Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziri Terkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'acronymes torturés dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine de la conférence Extraction et Gestion des Connaissances (EGC) de 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad smells in reviewers' reports? Text-mining the MDPI Open Peer Review Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscitations in scientific papers: dataset and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bibliometric-enhanced Information Retrieval, ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour la modélisation de la variabilité des indicateurs de performance des processus intégrée dans des modèles de processus variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Problematic Paper Screener’ automatically selects suspect publications for post-publication (re)assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Research Integrity (WCRI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puthineath Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improper legitimization of hijacked journals through citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Peer Review and Scientific Publication (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAMA Network, Sep 2022, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2209.04703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Deep Learning Applications with Non-Experts: An Assistant Proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reis Gustavo Rodrigues Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mos Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labbé Cyril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester MI, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551349.3561166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DagPap22 Shared Task on Detecting Automatically Generated Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Kashnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomira Herrmannova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsatsaronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque en ligne du français moderne. L’exemple du vocabulaire de V. Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) ; Université de Grenoble-Alpes, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mirisaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanmin Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel PROUST A la recherche du temps perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) - Université Grenoble Alpes, Dec 2019, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02410422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnene Belfodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la variabilité des indicateurs dans le cadre des administrations de services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortes-Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bonesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Gaming Indicators: On Failed Attempts at Deception and their Computerised Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) co-located with the 40th European Conference on Information Retrieval (ECIR 2018), Grenoble.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics and Statistics - University of Roma "la Sapeienza", Jun 2018, Roma, Italie. pp.400 - 410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curious Cases of Automatically Generated Text and Detecting Probabilistic Context Free Grammar Sentences with Grammatical Structure Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 39th European Conference on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion des Connaissances (EGC) 2017 Atelier Journalisme Computationnel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a Tool to Detect Automatically Generated Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2016 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard lexico-scientométrique sur le défi EGC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp. 419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled generation of synthetic corpora for NLP evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Démarchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Data-to-text Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Shakespeare's Vocabulary the Richest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Filtering of Scientific Articles guided by a Domain Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCECS 2014 - World Congress on Engineering and Computer Science 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Engineers, Oct 2014, San Francisco, United States. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre dans le discours politique français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intertextualité dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie : quels outils pour les sciences humaines et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur peut-il écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mathématiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Be Energy-Wise: Discriminative Methods for Load Disaggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishnan Narayanaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deva Seetharam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Energy, 3th International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Hidden Intertextuality in the Scientific Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les questions ouvertes dans les sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment convaincre ? Analyse scientifique de la campagne électorale 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un langage propre à la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Journées de l'ERLA n° 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services for Analysing and Summarising Online Opinions and Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ServiceWave 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que disent leurs phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Energy on Sensors through Data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustinus Borgy Waluyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 2010 workshop in conjunction with ECAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALT: Intelligent Context-Aware Learning and Teaching Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selby Matkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.352 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interactions Analysis and Services Providers (SIAPS), workshop in conjunction with ICDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration eighth International Conference on Service on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération d'administration pour SStreaMWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob '09: Proceedings of the 3nd French-speaking conference on Mobility and Ubiquity computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se fier aux arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'analyse statistique des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique des corpus. Voyages de l'autre côté de J.-M. Le Clézio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Journées Internationales d'Analyse des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France. pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination et classement au sein d'un groupe d'entretiens. Le cas du confort électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du CIDSP. Les nouvelles méthodes d'analyse des entretiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Journal Abstracts Misregistered in the Crossref Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Context Analysis of Retracted Articles: Leveraging Retraction Reasons to Track Unreliability in Citing Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Use of Template-Based Peer-Review Reports and Concern About Review Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Scientific Argument Mining for Scientific Literature Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : traque d’expressions torturées et autres manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation ‘Problematic Paper Screener’ aux Hospices civils de Lyon - 01 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: Can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben ter Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying biomedical research papers with incorrect nucleotide sequence reagents using targeted and screening approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des connaissances en langage naturel : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. Revue des Nouvelles Technologies de l 'Information, 2017, EGC 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of computer generated papers in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mirko Degli Esposti; Eduardo G. Altmann; François Pachet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Universality in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalité verbale en français contemporain. Les hommes politiques et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modalité, le mode et le texte spécialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-61, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un genre épistolaire ? Hugo, Flaubert et Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte épistolaire du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.53-85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rimbaud et Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects linguistiques du texte poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diachronie dans le discours politique. Le général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BANKS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects diachroniques du texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de citations erronées : jeu de données et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polars dans la Bibliothèque électronique du français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS (décembre 2021) "Traiter et analyser des données en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l'interdisciplinarité pour l'analyse de données sexuées : le cas des données bibliographiques de la conférence EGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2016. Revue des Nouvelles Technologies de l'Information vol.RNTI-E-30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertext Summarization for Hotel Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Cooked reference metadata inflate citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining tortured abbreviations from the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identifying mis-citations in scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » chez les présidents de la Ve république</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging suspect publications and crowdsourcing post-publication reassessments: the ‘Problematic Paper Screener’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to &amp;quot;Why Molière most likely did 'not' write his plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured phrases: A dubious writing style emerging in science. Evidence of critical issues affecting established journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille a écrit 16 pièces représentées sous le nom de Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seek & Blastn Standard Operating Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Seek&amp;Blastn Team. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA REPARTITION DU VOCABULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes; Laboratoire d'Informatique de Grenoble; Laboratoire PACTE, UMR 5194. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Moniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIG lab; Trinity College. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who wrote this scientific text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the major bibliographic databases reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-023, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-008, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens au coeur des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique ubiquitaire. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00809360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Falzon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer a Byrne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Tricco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus R Munaf&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04577886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J. Oste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranujan Pathmendra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese A K Richardson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracen Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Ao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04570231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Magazinov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael West" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoeger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Weissgerber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Riedel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-01203-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Byrne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A. West" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Capes-Davis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03871-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Byrne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1177271919829162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299918v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares-Quimbaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mauricio Mu&#241;oz Velandia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alberto Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Camilo Daza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRQEH.2018010101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Tien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2789-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2209-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.1.9-37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641906v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-012-0781-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2ABD3E7B98598355B7390CCB2BA1B082BD4F8EDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moni&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Demir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311568v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abalkina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2209.04703" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kashnitsky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahomira Herrmannova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita de Waard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsatsaronis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Fennell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04895" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177929v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D&#233;marchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840769v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755546v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953454v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Rahayu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishnan Narayanaswamy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonali Krishnaswamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deva Seetharam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953426v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshadi Alahakoon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sagen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Borgy Waluyo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542935v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selby Matkham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurst" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cunningham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953040v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03596903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben ter Riet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436351v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273725v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117147v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834894v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524828v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311600v3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462254v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03603538v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596867v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265352v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arnold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moniere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472443v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354123v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00809360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Falzon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer a Byrne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Tricco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus R Munaf&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04577886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J. Oste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranujan Pathmendra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese A K Richardson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracen Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Ao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04570231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Magazinov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael West" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoeger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Weissgerber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Riedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-01203-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Byrne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A. West" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Capes-Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03871-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Byrne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1177271919829162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299918v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares-Quimbaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mauricio Mu&#241;oz Velandia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alberto Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Camilo Daza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRQEH.2018010101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Tien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2789-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2209-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.1.9-37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641906v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-012-0781-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2ABD3E7B98598355B7390CCB2BA1B082BD4F8EDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/news-6g11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Demir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311568v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04895" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abalkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2209.04703" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kashnitsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahomira Herrmannova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita de Waard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsatsaronis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Fennell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D&#233;marchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755546v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953454v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Rahayu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishnan Narayanaswamy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonali Krishnaswamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deva Seetharam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709115v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshadi Alahakoon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sagen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Borgy Waluyo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selby Matkham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cunningham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287252v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03596903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben ter Riet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436351v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117147v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834894v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311600v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462254v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03603538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169560v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596867v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arnold" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moniere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00809360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>