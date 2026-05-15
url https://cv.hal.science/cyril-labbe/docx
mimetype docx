--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble Univ. Grenoble Alpeshttps://membres-lig.imag.fr/labbe/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research culture influences in health and biomedical research: Rapid scoping review and content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Uttley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer a Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C. Tricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus R Munafò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.111616. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misspellings or &amp;quot;miscellings&amp;quot;—Non-verifiable and unknown cell lines in cancer research publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle J. Oste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reese A K Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Fabricated reference metadata distort citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (12), pp.1368-1379. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human gene research articles with wrongly identified nucleotide sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.e202101203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nonsensical algorithmically generated papers in the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (12), pp.1461-1476. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Weissgerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-020-01203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thin ret(raction) line: biomedical journal responses to incorrect non-targeting nucleotide sequence reagents in human gene knockdown publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.3513-3534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated fact-checking of nucleotide sequence reagents in biomedical research publications: The Seek & Blastn tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213266. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possibility of Systematic Research Fraud Targeting Under-Studied Human Genes: Causes, Consequences, and Potential Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.117727191982916. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1177271919829162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots. L'Europe dans le vocabulaire de Jacques Chirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1-2), pp.31-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Attribute Labeling and Context-Aware Named Entity Recognition in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares-Quimbaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mauricio Muñoz Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Alberto Garcia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Camilo Daza Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliable and Quality E-Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.325-339. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRQEH.2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting automatically generated sentences with grammatical structure similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (2), pp.1247-1271. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2789-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking similarities between publications from China describing single gene knockdown experiments in human cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2209-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire d’Ike Antkare et de ses amis Fouille de textes et systèmes d’information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.9-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.19.1.9-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate and fake publications in the scientific literature: how many SCIgen papers in computer science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1007/s11192-012-0781-y. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-012-0781-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/news-6g11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les styles discursifs des premiers ministres québécois de Jean Lesage à Jean Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Literary Studies : Intertextual Distance and Tree Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (3), pp.311-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the meanings of words ? Amour in Corneille's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.335-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités d'un discours politique : les gouvernements minoritaires de Pierre Trudeau et de Paul Martin au Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Texts and Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.95-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Textual Distance and Authorship Attribution. Corneille and Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle et l'attribution d'auteur. Corneille et Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciCiteVal: A Multi-Domain Dataset for Scientific Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Mallorca, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate the Carbon Footprint of Digital Libraries Services: The Case of Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziri Terkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'acronymes torturés dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine de la conférence Extraction et Gestion des Connaissances (EGC) de 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad smells in reviewers' reports? Text-mining the MDPI Open Peer Review Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscitations in scientific papers: dataset and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bibliometric-enhanced Information Retrieval, ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour la modélisation de la variabilité des indicateurs de performance des processus intégrée dans des modèles de processus variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Problematic Paper Screener’ automatically selects suspect publications for post-publication (re)assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Research Integrity (WCRI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puthineath Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improper legitimization of hijacked journals through citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Peer Review and Scientific Publication (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAMA Network, Sep 2022, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2209.04703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Deep Learning Applications with Non-Experts: An Assistant Proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reis Gustavo Rodrigues Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mos Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labbé Cyril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester MI, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551349.3561166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DagPap22 Shared Task on Detecting Automatically Generated Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Kashnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomira Herrmannova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsatsaronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque en ligne du français moderne. L’exemple du vocabulaire de V. Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) ; Université de Grenoble-Alpes, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mirisaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanmin Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel PROUST A la recherche du temps perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) - Université Grenoble Alpes, Dec 2019, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02410422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnene Belfodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la variabilité des indicateurs dans le cadre des administrations de services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortes-Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bonesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Gaming Indicators: On Failed Attempts at Deception and their Computerised Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) co-located with the 40th European Conference on Information Retrieval (ECIR 2018), Grenoble.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics and Statistics - University of Roma "la Sapeienza", Jun 2018, Roma, Italie. pp.400 - 410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curious Cases of Automatically Generated Text and Detecting Probabilistic Context Free Grammar Sentences with Grammatical Structure Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 39th European Conference on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion des Connaissances (EGC) 2017 Atelier Journalisme Computationnel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a Tool to Detect Automatically Generated Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2016 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard lexico-scientométrique sur le défi EGC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp. 419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled generation of synthetic corpora for NLP evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Démarchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Data-to-text Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Shakespeare's Vocabulary the Richest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Filtering of Scientific Articles guided by a Domain Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCECS 2014 - World Congress on Engineering and Computer Science 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Engineers, Oct 2014, San Francisco, United States. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre dans le discours politique français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intertextualité dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie : quels outils pour les sciences humaines et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur peut-il écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mathématiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Be Energy-Wise: Discriminative Methods for Load Disaggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishnan Narayanaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deva Seetharam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Energy, 3th International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Hidden Intertextuality in the Scientific Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les questions ouvertes dans les sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment convaincre ? Analyse scientifique de la campagne électorale 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un langage propre à la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Journées de l'ERLA n° 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services for Analysing and Summarising Online Opinions and Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ServiceWave 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que disent leurs phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Energy on Sensors through Data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustinus Borgy Waluyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 2010 workshop in conjunction with ECAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALT: Intelligent Context-Aware Learning and Teaching Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selby Matkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.352 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interactions Analysis and Services Providers (SIAPS), workshop in conjunction with ICDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration eighth International Conference on Service on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération d'administration pour SStreaMWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob '09: Proceedings of the 3nd French-speaking conference on Mobility and Ubiquity computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se fier aux arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'analyse statistique des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique des corpus. Voyages de l'autre côté de J.-M. Le Clézio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Journées Internationales d'Analyse des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France. pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination et classement au sein d'un groupe d'entretiens. Le cas du confort électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du CIDSP. Les nouvelles méthodes d'analyse des entretiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Journal Abstracts Misregistered in the Crossref Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Context Analysis of Retracted Articles: Leveraging Retraction Reasons to Track Unreliability in Citing Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Use of Template-Based Peer-Review Reports and Concern About Review Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Scientific Argument Mining for Scientific Literature Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : traque d’expressions torturées et autres manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation ‘Problematic Paper Screener’ aux Hospices civils de Lyon - 01 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: Can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben ter Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying biomedical research papers with incorrect nucleotide sequence reagents using targeted and screening approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des connaissances en langage naturel : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. Revue des Nouvelles Technologies de l 'Information, 2017, EGC 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of computer generated papers in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mirko Degli Esposti; Eduardo G. Altmann; François Pachet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Universality in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalité verbale en français contemporain. Les hommes politiques et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modalité, le mode et le texte spécialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-61, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un genre épistolaire ? Hugo, Flaubert et Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte épistolaire du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.53-85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rimbaud et Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects linguistiques du texte poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diachronie dans le discours politique. Le général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BANKS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects diachroniques du texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de citations erronées : jeu de données et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polars dans la Bibliothèque électronique du français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS (décembre 2021) "Traiter et analyser des données en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l'interdisciplinarité pour l'analyse de données sexuées : le cas des données bibliographiques de la conférence EGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2016. Revue des Nouvelles Technologies de l'Information vol.RNTI-E-30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertext Summarization for Hotel Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Cooked reference metadata inflate citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining tortured abbreviations from the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identifying mis-citations in scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » chez les présidents de la Ve république</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging suspect publications and crowdsourcing post-publication reassessments: the ‘Problematic Paper Screener’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to &amp;quot;Why Molière most likely did 'not' write his plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured phrases: A dubious writing style emerging in science. Evidence of critical issues affecting established journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille a écrit 16 pièces représentées sous le nom de Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seek & Blastn Standard Operating Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Seek&amp;Blastn Team. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA REPARTITION DU VOCABULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes; Laboratoire d'Informatique de Grenoble; Laboratoire PACTE, UMR 5194. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Moniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIG lab; Trinity College. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who wrote this scientific text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the major bibliographic databases reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-023, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-008, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens au coeur des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique ubiquitaire. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00809360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble Univ. Grenoble Alpeshttps://membres-lig.imag.fr/labbe/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research culture influences in health and biomedical research: Rapid scoping review and content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Uttley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer a Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C. Tricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus R Munafò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.111616. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misspellings or &amp;quot;miscellings&amp;quot;—Non-verifiable and unknown cell lines in cancer research publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle J. Oste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reese A K Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Fabricated reference metadata distort citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (12), pp.1368-1379. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human gene research articles with wrongly identified nucleotide sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.e202101203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thin ret(raction) line: biomedical journal responses to incorrect non-targeting nucleotide sequence reagents in human gene knockdown publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.3513-3534. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Weissgerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-020-01203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nonsensical algorithmically generated papers in the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (12), pp.1461-1476. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots. L'Europe dans le vocabulaire de Jacques Chirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1-2), pp.31-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possibility of Systematic Research Fraud Targeting Under-Studied Human Genes: Causes, Consequences, and Potential Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.117727191982916. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1177271919829162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated fact-checking of nucleotide sequence reagents in biomedical research publications: The Seek & Blastn tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213266. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Attribute Labeling and Context-Aware Named Entity Recognition in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pomares-Quimbaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Mauricio Muñoz Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Alberto Garcia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Camilo Daza Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliable and Quality E-Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.325-339. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJRQEH.2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting automatically generated sentences with grammatical structure similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (2), pp.1247-1271. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2789-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental evaluation of continuous preference queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 453, pp.127-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking similarities between publications from China describing single gene knockdown experiments in human cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2209-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire d’Ike Antkare et de ses amis Fouille de textes et systèmes d’information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.9-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.19.1.9-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences contextuelles pour la personnalisation des requêtes sur flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate and fake publications in the scientific literature: how many SCIgen papers in computer science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1007/s11192-012-0781-y. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-012-0781-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/news-6g11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cache service and application to grid caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.1118--1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données dans les systémes P2P DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Del-Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.1291-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les styles discursifs des premiers ministres québécois de Jean Lesage à Jean Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Political Science / Revue canadienne de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Literary Studies : Intertextual Distance and Tree Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (3), pp.311-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the meanings of words ? Amour in Corneille's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.335-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités d'un discours politique : les gouvernements minoritaires de Pierre Trudeau et de Paul Martin au Canada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Texts and Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.95-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Textual Distance and Authorship Attribution. Corneille and Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance intertextuelle et l'attribution d'auteur. Corneille et Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (3), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciCiteVal: A Multi-Domain Dataset for Scientific Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Mallorca, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiteScreener: A Pipeline for Citation Verification in Digital Libraries with Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziri Terkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate the Carbon Footprint of Digital Libraries Services: The Case of Citation Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries JCDL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'acronymes torturés dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine de la conférence Extraction et Gestion des Connaissances (EGC) de 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad smells in reviewers' reports? Text-mining the MDPI Open Peer Review Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscitations in scientific papers: dataset and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bibliometric-enhanced Information Retrieval, ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improper legitimization of hijacked journals through citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Peer Review and Scientific Publication (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAMA Network, Sep 2022, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2209.04703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Deep Learning Applications with Non-Experts: An Assistant Proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reis Gustavo Rodrigues Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mos Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labbé Cyril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester MI, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551349.3561166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puthineath Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DagPap22 Shared Task on Detecting Automatically Generated Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Kashnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomira Herrmannova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsatsaronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Scholarly Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour la modélisation de la variabilité des indicateurs de performance des processus intégrée dans des modèles de processus variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortès Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Problematic Paper Screener’ automatically selects suspect publications for post-publication (re)assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Research Integrity (WCRI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq2SeqPy: A Lightweight and Customizable Toolkit for Neural Sequence-to-Sequence Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.7140-7144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque en ligne du français moderne. L’exemple du vocabulaire de V. Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) ; Université de Grenoble-Alpes, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF triples extraction from company web pages: comparison of state-of-the-art Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mirisaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Neural Natural Language Generation: comparison of state-of-the-art control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanmin Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebNLG+: 3rd Workshop on Natural Language Generation from the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Control of Sentence Segmentation and Entity Positioning in Neural NLG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Discourse Structure in Neural NLG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Neural Text Generation by Joint Learning of Natural Language Generation and Natural Language Understanding Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.552--562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de comportements relatifs exceptionnels expliquée par des textes : les votes du parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnene Belfodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.437--440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la variabilité des indicateurs dans le cadre des administrations de services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cortes-Cornax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Hotel Reviews Based on User's Aspects Importance and Opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bonesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language Processing and Information Retrieval (NLPIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel PROUST A la recherche du temps perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données (TIR-PROGEDO) - Université Grenoble Alpes, Dec 2019, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02410422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics and Statistics - University of Roma "la Sapeienza", Jun 2018, Roma, Italie. pp.400 - 410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Sequences over Data Streams According to Temporal Conditional Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 Simposio Brasileiro de Banco de Dados, SBBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Gaming Indicators: On Failed Attempts at Deception and their Computerised Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) co-located with the 40th European Conference on Information Retrieval (ECIR 2018), Grenoble.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Company descriptions using concept-to-text and text-to-text deep models: dataset collection and systems evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Natural Language Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curious Cases of Automatically Generated Text and Detecting Probabilistic Context Free Grammar Sentences with Grammatical Structure Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 39th European Conference on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer2014DS: a dataset containing player events from the 2014 World Cup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila N. Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd BRAZILIAN SYMPOSIUM ON DATABASES (SBBD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Conditional Preference Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference, DEXA 2017 Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.143-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de billets journalistiques : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion des Connaissances (EGC) 2017 Atelier Journalisme Computationnel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Temporal Preferences over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Roberto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing and Learning Human Behavior Patterns with Contextual Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications. DEXA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard lexico-scientométrique sur le défi EGC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp. 419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a Tool to Detect Automatically Generated Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2016 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled generation of synthetic corpora for NLP evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Démarchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Data-to-text Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Personal Storytelling about Your Favorite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Natural Language Generation (ENLG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W15-4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Shakespeare's Vocabulary the Richest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small texts for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Mendelzon International Workshop on foundations of data Management, AMW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Filtering of Scientific Articles guided by a Domain Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCECS 2014 - World Congress on Engineering and Computer Science 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Engineers, Oct 2014, San Francisco, United States. pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits textes pour grandes masses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID : INFormatique des ORganisation et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre dans le discours politique français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intertextualité dans les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie : quels outils pour les sciences humaines et sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur peut-il écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mathématiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Formal Ordering in Data Stream Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Abstractive Opinion Summarisation of Multiple Reviews in the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Sentiment Discovery from Affective Data (SDAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. pp.87--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Hidden Intertextuality in the Scientific Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Textual Data Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Be Energy-Wise: Discriminative Methods for Load Disaggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishnan Narayanaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deva Seetharam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Energy, 3th International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences utilisateurs dans la gestion de données ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Context-Aware Queries on Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra De Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, pp.397-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les questions ouvertes dans les sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment convaincre ? Analyse scientifique de la campagne électorale 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DomVision : Intergiciel de gestion de données pour l'environnement domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un langage propre à la politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Journées de l'ERLA n° 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Energy on Sensors through Data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustinus Borgy Waluyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 2010 workshop in conjunction with ECAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que disent leurs phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebric window model for data stream management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services for Analysing and Summarising Online Opinions and Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ServiceWave 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALT: Intelligent Context-Aware Learning and Teaching Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selby Matkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.352 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interactions Analysis and Services Providers (SIAPS), workshop in conjunction with ICDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnR: A System for Extracting Rationale from Online Reviews and Ratings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Rahayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonali Krishnaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshadi Alahakoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration eighth International Conference on Service on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented middleware for dynamic management of heterogeneous sensing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 7th ACM International Conference on Pervasive Services (ICPS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging File Systems and Data Bases to Fit the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Management in Grid and Peer-to- Peer Systems (Globe), Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain. pp.13-25, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération d'administration pour SStreaMWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob '09: Proceedings of the 3nd French-speaking conference on Mobility and Ubiquity computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug&Manage Heterogeneous Sensing Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Nyström-Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Cherbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration in 6th International Workshop on Data Management for Sensor Networks (DMSN'09), in conjunction with VLDB'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.3:1--3:2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se fier aux arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'analyse statistique des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDEON , un Intergiciel pour Grille de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de cache et intergiciel pour grilles de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jouanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2006 : 22èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range queries in massively distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Database and Expert Systems Applications, DEXA '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2006.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying in Massively Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique des corpus. Voyages de l'autre côté de J.-M. Le Clézio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Journées Internationales d'Analyse des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France. pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination et classement au sein d'un groupe d'entretiens. Le cas du confort électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du CIDSP. Les nouvelles méthodes d'analyse des entretiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Context Analysis of Retracted Articles: Leveraging Retraction Reasons to Track Unreliability in Citing Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Journal Abstracts Misregistered in the Crossref Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Use of Template-Based Peer-Review Reports and Concern About Review Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Scientific Argument Mining for Scientific Literature Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagmur Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Natural Language Argumentation – GDR TAL – GDR RADIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : traque d’expressions torturées et autres manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation ‘Problematic Paper Screener’ aux Hospices civils de Lyon - 01 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: Can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben ter Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying biomedical research papers with incorrect nucleotide sequence reagents using targeted and screening approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des connaissances en langage naturel : singularité et normalité d'une sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. Revue des Nouvelles Technologies de l 'Information, 2017, EGC 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of computer generated papers in scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mirko Degli Esposti; Eduardo G. Altmann; François Pachet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Universality in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un genre épistolaire ? Hugo, Flaubert et Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte épistolaire du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.53-85, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalité verbale en français contemporain. Les hommes politiques et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modalité, le mode et le texte spécialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-61, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rimbaud et Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banks David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects linguistiques du texte poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diachronie dans le discours politique. Le général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David BANKS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects diachroniques du texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-148, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for Information Explosion Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gurgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Hara, Vladimir I. Zadorozhny, Erik Buchmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Technologies for the Information Explosion Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Management solutions in sensing systems, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman and Neural Network Approaches for the Control of a VP bandwidth in an ATM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëel Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Clérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2000 Broadband Communications, High Performance Networking, and Performance of Communication Networks. NETWORKING 2000. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.655-666, 2000, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45551-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de citations erronées : jeu de données et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polars dans la Bibliothèque électronique du français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS (décembre 2021) "Traiter et analyser des données en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l'interdisciplinarité pour l'analyse de données sexuées : le cas des données bibliographiques de la conférence EGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2016. Revue des Nouvelles Technologies de l'Information vol.RNTI-E-30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertext Summarization for Hotel Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Cooked reference metadata inflate citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining tortured abbreviations from the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identifying mis-citations in scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » chez les présidents de la Ve république</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging suspect publications and crowdsourcing post-publication reassessments: the ‘Problematic Paper Screener’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured phrases: A dubious writing style emerging in science. Evidence of critical issues affecting established journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to &amp;quot;Why Molière most likely did 'not' write his plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille a écrit 16 pièces représentées sous le nom de Molière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seek & Blastn Standard Operating Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Seek&amp;Blastn Team. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA REPARTITION DU VOCABULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes; Laboratoire d'Informatique de Grenoble; Laboratoire PACTE, UMR 5194. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Moniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIG lab; Trinity College. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who wrote this scientific text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astral: An algebraic approach for sensor data stream querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-019, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the major bibliographic databases reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-023, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ike Antkare one of the great stars in the scientific firmament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-008, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens au coeur des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique ubiquitaire. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00809360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Falzon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer a Byrne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Tricco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus R Munaf&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04577886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J. Oste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranujan Pathmendra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese A K Richardson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracen Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Ao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04570231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Magazinov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael West" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoeger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Weissgerber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Riedel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-01203-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Byrne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A. West" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Capes-Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03871-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Byrne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1177271919829162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299918v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares-Quimbaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mauricio Mu&#241;oz Velandia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alberto Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Camilo Daza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRQEH.2018010101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Tien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2789-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2209-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.1.9-37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641906v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-012-0781-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2ABD3E7B98598355B7390CCB2BA1B082BD4F8EDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/news-6g11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Demir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311568v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04895" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abalkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2209.04703" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kashnitsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahomira Herrmannova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita de Waard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsatsaronis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Fennell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D&#233;marchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755546v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953454v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Rahayu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishnan Narayanaswamy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonali Krishnaswamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deva Seetharam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709115v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshadi Alahakoon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sagen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Borgy Waluyo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selby Matkham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cunningham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287252v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03596903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben ter Riet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436351v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117147v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834894v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311600v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462254v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03603538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169560v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596867v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arnold" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moniere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00809360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Falzon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer a Byrne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Tricco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus R Munaf&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04577886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J. Oste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranujan Pathmendra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese A K Richardson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracen Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Ao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04570231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Magazinov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael West" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoeger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Byrne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A. West" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Capes-Davis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03871-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Weissgerber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Riedel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-01203-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299918v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1177271919829162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Byrne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213266" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pomares-Quimbaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mauricio Mu&#241;oz Velandia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alberto Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Camilo Daza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJRQEH.2018010101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Tien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2789-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Roberto Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila N. Barioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2209-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.1.9-37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641906v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-012-0781-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2ABD3E7B98598355B7390CCB2BA1B082BD4F8EDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/news-6g11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olive" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Del-Pilar Villamil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyue Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358001v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagmur Ozturk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziri Terkmani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Demir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311568v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abalkina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2209.04703" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kashnitsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahomira Herrmannova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita de Waard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsatsaronis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Fennell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Baes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanmin Len" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Mehta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165529v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonesso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950467v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654726v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barioni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491520v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Barioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D&#233;marchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4727" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755546v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Rahayu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishnan Narayanaswamy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonali Krishnaswamy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deva Seetharam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709115v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sagen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Borgy Waluyo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542935v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshadi Alahakoon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953427v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selby Matkham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cunningham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953430v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nystr&#246;m-Persson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Cherbal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Q99DH15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695254v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701483v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2006.119" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287256v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03596903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben ter Riet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436351v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547466v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117147v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;el Feraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Simon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pallou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45551-5_55" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834894v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311600v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462254v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03603538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169560v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arnold" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moniere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00809360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>