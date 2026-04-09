--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril MARCIGNY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL CURSUS – Preventive archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2013: Director of excavations for Neolithic and Metal Ages sites, scientific and technical excavation strategies and team management Development of scientific projects and technical specifications for preventive excavations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of complex excavations (extensive excavations, for example), project management with the setting up of specialised scientific collaborations and the ensuring of consistency in data collection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion and valorisation of archaeological data via site reports and in most cases publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring of students and trainees at degree level (BA and Master).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-present day: Director of the Archaeological centre of Normandy, Scientific and technical Deputy-Director in Normandy</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is manly centred on the study of Neolithic and Bronze Age in the Channel area (Britain, France and Benelux). This has led to the management of several programmed and preventive excavations and the coordination of research projects within the UMR 6566-CReAAH « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Centre for Archaeology, Archaeosciences, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">» (CNRS, Rennes and Nantes University and Ministry of Culture) ; I was nominated director of the UMR from 2008 to 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2014, I have developed a new research program for the methodological study of the remains of recent conflicts (comparing archaeological analysis with the stories of survivors).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes et des dépôts : analyse spatiale d’un territoire de l’Âge du Bronze dans le Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications du Gaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de la Seconde Guerre mondiale dans l’Ouest de la France : archéologie, paysage et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 3 (1), pp.99-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raco.003.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARC ET LES POINTS NOIRS ! OU LA CARTE N’EST PAS LE TERRITOIRE : MAIS ÇA AIDE ….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, numéro 3-4, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation groupée du vie-ve s. BC (Hallstatt D) au mont Fiquet à Pont-l’Évêque (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13zvj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte elliptique du Bronze ancien de Blainville-sur-Orne (Calvados) et son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Guévellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (4), pp.621-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Middle Neolithic Period in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2025.10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archéologues peuvent-ils produire de nouvelles sources pour les historiens des conflits récents ? L'exemple de la carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplément 13, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux haches à douille du Bronze final à Wissant : exhumation d'une découverte ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt sur la plage ! Le dépôt de haches à douille du type armoricain d'Annoville (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles Saint-Marcouf : de l’éclat Levallois au Messerschmitt 109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Été 44, des enfants sous les bombes : quelles traces matérielles ? L’exemple du refuge de la carrière Saingt à Fleury-sur-Orne (Normandie, Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 172, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préventive et archéologies environnementales. L’exemple de la basse vallée de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Archéopages, Hors-série 6, pp.76-83. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.11743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles du dépôt d'ambre de Guînes (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préventive et archéologies environnementales. L’exemple de la basse vallée de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos de forme elliptique de La Tène ancienne : le site d’Évrecy « La Croix Boucher » (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 38, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.8148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus. Le mont Castel, un oppidum face à l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat campaniforme à Tirepied (Manche, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hair ring de Montaigu la Brisette « Les Longues Landes » (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Viking ? Le paradoxe des traces attribuées aux Vikings en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine normand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte de type ring fort du Bronze final et un enclos d’habitat du premier âge du Fer à Mondeville (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Puil-Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.475-518. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou - Etude d'un territoire de l'âge du Bronze au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted! Mais où se trouve &amp;quot;l'énigmatique&amp;quot; nécropole de Dranguet (et son mobilier..)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lerévérend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, p. 18 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autopsie des morts historiques, 587, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enclore l'espace : enceintes fossoyées du Néolithique dans l'Ouest et le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : Cercles sacrés. Les enceintes du Néolithique, 154, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in dairy production with the introduction of farming in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Carlo Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.2036. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15907-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Association pour la promotion des recherches sur l'âge du Bronze : vingt ans d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou. Etude d'un territoire de l'âge du Bronze au premier âge du fer. Un programme sur trois ans : 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lereverrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’archéologie à la connaisance des économies salicoles sur les côtes de la Manche (Protohistoire-époque Moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les archéologues face à l’économie, Hors-série, 5, pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 75 ans de la bataille de Normandie. Les révélations de l’archéologie des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dijon. Les révélations de l’archéologie, 577, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexamen de l’épée du Cap de la Hague : un programme multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnié Cristina Lobensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasseur Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.176-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krausz. Des premières communautés paysannes à la naissance de l'Etat dans le Centre de la France 5000–50 a.C. (Scriptura Antiqua 86. Bordeaux: Ausonius Editions, 2016, 372pp., 94 figs, ISBN 978-2-35613-154-6) [book report]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.144-146. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2018.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de l’Enfer à Saint-Sauveur- le-Vicomte (Manche, France) : un nouveau dépôt de lingots plano-convexes et quelques éléments de réflexion sur la présence d'indicateurs spatiaux au-dessus des dépôts métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.95-132. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.14984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau dépôt de l’horizon de Longueville découvert au Mont Castel à Commes (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.164-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des armes aux guerriers : indices sur les violences préhistoriques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ArKéAube : Des premiers paysans au prince de Lavau 5300-450 avant J.-C., Hors série 21, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissements gaulois et romain entre Ri et Ronai (Orne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique et archéologique de l'Orne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Etudes ornaises, vol. 2, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme gère-t-il un milieu fluvial ? Alizay et Igoville (27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Histoires de carrières : un milieu à haut potentiel archéologique, Hors série 23, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site de la fin du Néolithique ancien à Ecouché « Carrière Méac » (Orne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varia, 35, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.4862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site Rubané/Limbourg en Normandie occidentale : Moult « le Relais de Poste » (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.18-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a 7000 ans, les premières mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Histoires de carrières : un milieu à haut potentiel archéologique, Hors série 23, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épée du Cap de la Hague, une découverte en mer : implications potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de la Hague (Manche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation militaire tardo-républicaine sur le Mont-Castel à Port-en-Bessin / Commes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société des sciences arts et belles-lettres de Bayeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du refuge” ou de “l’enfermement-volontaire”. La carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rempart du “Hague Dike”, une limite territoriale de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Damourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vilgrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de la Hague (Manche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation militaire tardo-républicaine sur le Mont-Castel à Port-en-Bessin/Commes (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux prémices de l'archéologie préventive du Massif armoricain : la Protohistoire ancienne sur le tracé de l'A84 Caen-Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-Série (4), pp.146-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtiment 6 NMII de Saint-André-sur-Orne : &amp;quot;La Delle du Poirier&amp;quot; (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journée d’information du 26 novembre 2016, Saint-Germain-en-Laye, 11, pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et absence de traces. L’archéologie moderne face au paradoxe de l’implantation des Vikings en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en- Bessin-Hupain, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse chimique des objets à base cuivre protohistoriques. Des données complémentaires aidant à l’attribution chronologique des dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les camps de prisonniers allemands. Un nouveau champ de recherche pour l’archéologie française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcellaires de l’âge du Bronze ancien à Saint-Aubin-d’Arquenay « Éco-quartier des Vignettes » (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de haches à douille de type armoricain du Hallstatt moyen/final 1 de Trelly (Manche) : interprétations à partir des analyses chimiques élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : À la recherche du champ permanent (propos recueillis par Catherine Chauveau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Campagnes, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Mont-Castel (Port-en-Bessin-Huppain, Calvados) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-sur-Mer, Les Vallons de Luc - fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2010, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts de bronze ; Pratiques sociales et rituelles de l’Age du Bronze à l’Age du Fer en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des ateliers de bronzier protohistoriques par l’analyse chimique des objets des dépôts du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des objets à base cuivre protohistoriques de l’ouest de la France. signature chimique de dépôts de haches à douille de type armoricain et de dépôts de l’horizon de l’épée en langue de carpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évolution des formes de l'exploitation agricole dans la campagne normande (2500-30 avant J.-C.). L'exemple des fouilles préventives de la périphérie sud de Caen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van den Bossche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.57-83. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la vie domestique et agricole médiévale aux confins de la Normandie et du Maine : Le site d'Arçonnay “Parc Saint-Gilles” (Sarthe) autour du XIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.57-83. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial system evolution and environmental changes during the Holocene in the Mue valley (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des hommes aux champs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97, p.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La presqu'île de La Hague à l'âge du Bronze : le “Hague Dike“ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de bouilleur de sel gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t. 47, fasc. 190, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sites du département de la Manche au PCR &amp;quot;Habitats et occupation du territoire à l'âge du Bronze et au début du premier âge du Fer en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t. 47, fasc. 190, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport des fouilles extensives à la connaissance des campagnes entre Évreux et le Vieil Évreux : l’exemple de la ZAC du Long Buisson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haute Normandie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des fouilles extensives à la connaissance des campagnes entre Evreux et le Vieil Evreux : l'exemple de la ZAC du Long Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haute Normandie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche de la Jupinerie à Omonville-la-Petite (50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t. 47 fasc. 190, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’évolution d’un terroir du Néolithique au Moyen Âge à Évreux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de bouilleur de sel à Fermanville (Manche). Premier regard sur les sauniers gaulois du Nord-Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, p. 39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique final à Saint-Mars-d'Outillé &amp;quot;Les Feux&amp;quot; (Sarthe, Pays-de-la-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (1), pp.19 - 33. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.2004.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures de “pêcheurs” de l’Âge du Bronze ancien à Bénouville “les Hautes Coutures” (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2004.12994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages et anthropisation depuis le Néolithique dans la péninsule de La Hague (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (28), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2004.1063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fraude entre la pointe de La Hague et l’île d’Aurigny : l’exemple de la cache de fraudeur d’Omonville-la-Petite (Manche) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux fosses du Néolithique moyen I/II à Fleury/Orne &amp;quot;ZAC Parc d'Activités&amp;quot; (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paez-Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agneaux « Bellevue » (Manche), un établissement rural bas-normand du VIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.171-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique moyen I de Vivoin &amp;quot;le Parc&amp;quot; (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 100 (3), pp.533-573. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2003.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneaux &amp;quot;Bellevue&amp;quot; (Manche), un établissement rural bas-normand du VIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.171-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation des campagnes entre Evreux et le Vieil-Evreux. L'exemple des fouilles de la ZAC du Long-Buisson : les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haute Normandie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bulletin n° 8, p. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reprise des fouilles sur l’île Tatihou « La Plaine » (Manche). Établissement agricole de l’Âge du Bronze et habitat médiéval en milieu littoral et insulaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.67-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis marins des églises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de la pêche en Basse-Normandie : note sur six plombs découverts sur l’estran entre Jonville et l’île Tatihou (Manche) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins d'occupation domestique du Néolithique ancien à Pont/Plomb &amp;quot;Le Champ Hardy&amp;quot; (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.2001.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graffiti marins et lecture ethnographique des comportements maritimes aux XVIIIe-XIXe s. L’exemple de « Maltot » à Réville (Manche) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.2001.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les occupations médiévale et moderne de l'Ile Tatihou à Saint-Vaast-la-Hougue (Manche). Résultats 1998-99 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Détrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique moyen II des &amp;quot;Treize vents&amp;quot; à Herqueville (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1996.10146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Néolithique moyen de la Plaine de Caen, supports permanents de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utpala Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe d’anthropologie et d’archéologie funéraire : autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours, Actes du Colloque de Grenoble (21-23 mai 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Bronze final de Migennes « Le Petit Moulin » (Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Staniaszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze, Joumée thématique de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint-Germain-en-Laye, France. pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des milieux littoraux : contraintes ou opportunités pour les populations locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Pupier-Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages : habiter le littoral de la Préhistoire aux Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Oct 2021, Paris musée du quai Branly - Jacques Chirac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouilleurs de sel de l’âge du Bronze. Production et consommation du sel en Europe de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la table. L’alimentation à l’âge du Bronze et au premier âge du Fer : Journée thématique de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Auxiette; Caroline Mougne; Rebecca Peake; Françoise Toulemonde, Mar 2017, Musée d’Archéologie Nationale à Saint-Germain-en-Laye, France. pp.92-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mont Castel, entre Port-en-Bessin-huppain et Commes (Calvados) : premiers résultats des fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes fossoyées néolithiques de l’Ouest de la France : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin d’un mythe au renouveau de l’archéologie viking en Normandie : l’exemple du Hague-Dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie existe-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Auzel, Nov 2017, Saint-Lô, France. pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités textiles à l'âge du Bronze en Normandie : premiers éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée thématique de l’APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Lorin; Rebecca Peake, Mar 2015, Saint-Germain-en-Laye, France. pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : actes du 2e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/y4rg-ka63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167679v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du LIDAR en archéologie préventive, application à quelques opérations de l’INRAP en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France. pp.217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et enceintes du Néolithique normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.... et ceux qui creusent. Toi, tu creuses. (.... and those who dig. You dig.). Le fossé, le climat, la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pottery use in the Southwestern Atlantic Europe: an approach from the organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’événement climatique 4.2 ky event – un point de basculement pour les sociétés de la fin du Néolithique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre o 3º e o 2º milénio AC: Que tipo de viragem?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De chaque côté de la Manche du XIVe au VIIe siècle avant notre ère. Les liens transmanche vus à travers le prisme des productions céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walking Dead: Cross-Channel connections and Funerary Practices c. 1600-1200 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Cormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un puzzle à grande échelle ? Caen, sa plaine et la vallée de l’Orne du Néolithique au XXe siècle : retour critique sur 20 ans d’expérience, de l’acquisition à la modélisation des données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie préventive post-Grands Travaux, Traiter de grandes surfaces fectionnées et discontinues : de l’instruction des dossiers d’aménagements aux modèles spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Châlons-en-Champagne, France. pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « périphérie » de la culture des Tumulus armoricain : les grands ensembles funéraires du Bronze ancien 2 en périphérie caennaise (Normandie), tentative d’organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C. / Understanding Atlantic Early Bronze Age Societies (24th – 17th centuries BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplement de la fin du Néolithique à la fin de l'âge du Bronze en France septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du IIIe millénaire au début du Bronze ancien, la genèse de l’âge du Bronze en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C. / Understanding Atlantic Early Bronze Age Societies (24th – 17th centuries BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour dans la vallée ! La deuxième campagne de fouille d’Alizay (Eure),« Le Port-au-Chanvre », premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flint Mining and Cross-Channel Connections an outline for A Comparative Approach and Research Perspectives in Normandy and Soutern England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des écosystèmes autour des occupations mésolithiques & néolithiques du site d’Alizay (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 « Au Centre des Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF-INQUA, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et nature des occupations du Bronze final à La Tène ancienne en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat de l’âge du Bronze à La Tène ancienne dans les Hauts-de-France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexamen des « traces vikings » en Normandie : un symbole normand à rude épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie existe-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation protohistorique de la plaine fermée de Port-en-Bessin (14), du Bronze final à la fin de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-AES Analysis of Bronze age based Copper Artefacts from the West of France. The specific chemical signatures of hoards as a function of the region and the typo-chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12000 years of human occupation, 3 meters deep stratigraphy, 12 hectares… A geographical information system (GIS) for the preventive archaeology operation at Alizay (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Vigor d'Ymonville (Seine-Maritime) : un habitat mérovingien dans l'estuaire de la Seine (VIIe-VIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIIe Journées internationales d'Archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Caen, France. p. 211-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets protohistoriques à base cuivre de l’ouest de la France : constitution d’une base de données pour la reconnaissance des signatures chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets protohistoriques à base cuivre de l’ouest de la France : constitution d’une base de données pour la reconnaissance des signatures chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Caen, France. p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flint mine of Ri «Le Fresne»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tsobgou Ahoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference of the UISPP Commission on Flint Mining in Pre-and Protohistoric Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Capote; Susana Consuegra; Pedro Díaz-del-Río; Xavier Terradas, Oct 2009, Madrid, Spain. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches chimiques et typologiques des objets à base cuivre de l'âge du Bronze dans l'Ouest de la France : quelques pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Equipe « Métal », UMR TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR TRACES, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-AES Chemical Analysis of Copper Artefacts from the West of France. Is it possible to point out hoard specific chemical signatures as a function of the region and the metallic group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TESME, Meeting in honour of Salvador Rovira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec le Bronze final ? Les haches à douille de type armoricain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'âge du Bronze à l'âge du Fer en Europe occidentale (Xe – VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Romain-en-Gal, France. pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets à base cuivre protohistoriques de l’Ouest de la France. Signature chimique de dépôts de haches à douille de type armoricain et de dépôts de l’horizon de l’épée en langue de carpe. L’importance de la représentativité des analyses à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du C2RMF : l’analyse des matériaux métallurgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing settlement patterns in the Normandy countryside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement pattern, production and trades from Neolithic to Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chilhac, France. pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de lames en silex bathonien dans la Plaine de Caen : redécouverte de la minière des Longrais à Soumont-Saint-Quentin (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo 7 - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une archéologie des espaces ruraux dans le nord de la France, du Néolithique au Moyen Âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le nord de la France, du Néolithique au Moyen Âge, Table-ronde de Caen, 8 et 9 octobre 2008 (Musée de Normandie, château de Caen, Auditorium des Beaux-Arts)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, CAEN, France. p. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saint-Vigor d'Ymonville (Seine-Maritime) : un habitat mérovingien dans l'estuaire de la Seine (VIIe-VIIIe siècle) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées internationales d'Archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CAEN, France. p. 77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles extensives du Long-Buisson, entre Évreux et Le Vieil-Évreux (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde des 14 et 15 juin 2005 à Châlons-en-Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Châlons-en-Champagne, France. p. 57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Vigor-d'Ymonville &amp;quot;La Mare des Mares&amp;quot; (Seine-Maritime, Pays de Caux) : un clos masure et sa briqueterie (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 39e Congrès "Les arts du Feu en Normandie", Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Caen, France. pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bronze final et le 1er âge du Fer en Basse-Normandie (Bf IIIb - Ha C), chronologie, habitat et occupation du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur le Nord-Ouest du Bassin Parisien à la fin de l'âge du Bronze et au début de l'âge du Fer. Identités et influences, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports récents de l'archéologie à la connaissance des maisons rurales des XVIIIe et XIXe siècles en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rennes, France. pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'espace rural en France du Nord-Ouest : de la ferme aux parcellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège de France, Chaire des Civilisations de l'Europe au Néolithique et à l'âge du Bronze, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt du Bronze final IIIb/HaC, les casques de Bernières d'Ailly (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord-Ouest du Bassin Parisien à la fin de l'âge du Bronze et au début de l'âge du Fer. Identités et influences, résumé des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien en Normandie : VSG à cordon, ASP ancien, ... ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l'Ouest - Université Rennes 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saint-Vigor-d'Ymonville “La Mare des Mares“ : un clos-masure et sa briqueterie (XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts du feu en Normandie, Actes du 39e congrès des Sociétés historiques et archéologiques de Normandie (Eu, 21-24 oct. 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, CAEN, France. p. 103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploitation néolithique de l'ardoise à Angers : le cairn du château du roi René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Civilisations atlantiques &amp; Archéosciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la diffusion de l’économie du bronze dans le nord-ouest de la France à travers la répartition spatio-temporelle des dépôts métalliques pendant l’âge du Bronze (2500 – 800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mertian de Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et premières analyses de modèles de niches écologiques appliquées aux dépôts métalliques de l’âge du Bronze dans le nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mertian de Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACQuA (Approches Computationnelles et Quantitatives en Archéologie) 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cairn du Château d’Angers (Maine-et-Loire, IVe millénaire av. J.-C.) : quand un savoir-bâtir à sec en ardoise locale intègre un modèle architectural du ponant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, L’Isle-sur-la-Sorgue, France. , Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap, 28-29 octobre 2021, L’Isle-sur-la-Sorgue, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations de la fin du IIIe millénaire et du début du Bronze ancien d'Alizay (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses chimiques des objets métalliques des dépôts terrestres du Bronze moyen et du Bronze final du nord ouest de la France. Mise en évidence d’une chronologie basée sur des signatures identifiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets à base cuivre protohistoriques de l’ouest de la France. L’importance de la représentativité des analyses à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’UMR CReAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets à base cuivre protohistoriques de l’Ouest de la France. Signature chimique de dépôts de haches à douille de type armoricain et de dépôts de l’horizon de l’épée en langue de carpe. L’importance de la représentativité des analyses à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’UMR CReAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosités géologiques du Géoparc de La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Plunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Poprawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 978-2-7159-8400-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. CNRS Éditions, 412 p., 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. CNRS Éditions, 392 p., 2025, Recherches archéologiques 28, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont-de-l'Arche et le fort d'Alizay-Igoville (Eure). Les fortifications de la Seine normande, de l'âge viking à la guerre de Cent Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Publications du CRAHAM, série Antique et Médiévale, Luc Bourgeois, 978-2-38185-190-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoCotentin - La conquête d'une presqu'île 300 000 à 30 av. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OREP Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2022, 978-2-8151-0621-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du premier âge du Fer. Enclos palissadés de l'Atlantique à la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249, 2022, Recherches archéologiques 21, 978-2-271-14027-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minière de Ri (Orne). Extraction de silex et production de haches au Néolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 418 p., 2021, Recherches archéologiques 20, 978-2-271-13716-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un terroir au cours de la protohistoire. Les fouilles préventives de Ifs « ZAC object’ifs Sud », 2008 (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2020, Archéologie et Culture, 978-2-7535-7984-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en Normandie : les premiers métallurgistes (2300 à 800 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OREP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 140 p., 2019, Archéologies normandes, 978-2-8151-0473-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Débarquement et de la bataille de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouest France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2019, Histoire, 978-2-7373-7950-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Tanguy Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR), 298 p., 2018, 978-2-7535-6464-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Manche, fleuve d’échanges. De la Préhistoire à Guillaume Le Conquérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OREP Editions, 80 p., 2018, Patrimoine &amp; Tourisme, 978-2-8151-0405-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2017, Recherches archéologiques 12, 978-2-271-11587-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de La Hague (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Damourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">104 p., 2017, Etudes et travaux, vol. 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de la Hague (Manche). Etudes et travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Damourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes de la Hague. , 104 p., 2016, Etudes et travaux, vol. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Débarquement et de la Bataille de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouest-France, 144 p., 2014, coll. "Histoire"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains de Sel. Itinéraire dans les salines du littoral bas-normand de la Préhistoire au XIXe siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orep, pp.224, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France racontée par les archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétard Daphné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.224, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique en Normandie (5300-2300 avant notre ère). Les premiers paysans normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orep, pp.48, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carpentier V., Marcigny C. (dir.). Rennes, Presses Universitaires de Rennes, 459 p., 2012, coll. " Archéologie et Culture "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diagnostic retrospectif d'un crâne humain striée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dominique corde. inrap, pp.31, 2012, dominique corde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairon. Vivre et mourir au Néolithique. Le Pierre Tourneresse en Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.199, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hague dans tous ses états, Archéologie / Histoire / Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orep, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La découverte, pp.156, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hache et la Meule, les premiers paysans du Néolithique en Normandie (6000-2000 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Du Muséum du Havre, pp.191, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ouest France, 128 p., 2007, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains de sel, Sel et salines de Normandie (préhistoire-XIXe siècle), Entre Archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches et d’Archéologie d’Alet, spécial, pp.182, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plateau de Mondeville (Calvados): du Néolithique à l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancerel, Antoine and Marcigny, Cyril and Ghesquière, Emmanuel. Ed. de la Maison des sciences de l'Homme, 99, 2006, Documents d'archéologie française, 2-7351-1116-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections protohistoriques du Muséum Emmanuel Liais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Ville de Cherbourg-Octeville, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verron (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éditions d'art, 2005, 2-85056-919-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire : les découvertes archéologiques de l'âge du Bronze 2300-800 av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éd. d'art, 2005, 2-85056-652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Tourp, Imprimerie Artistiques Lecaux, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis marins des églises du Val de Saire : Réville, Quettehou, Morsalines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée maritime de l'île Tatihou, 162 p., 2002, 2-9514618-4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire aux portes de Saint-Lô, Archéologie préventive et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fichet de Clairfontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Général de la Manche, pp.64, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences interpersonnelles, armements et fortifications entre les XIVe et VIIe siècles av. n. è. en Europe de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Araque Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-366, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sel à l'âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap; CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-157, 2025, Recherches archéologiques, 9782271154958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Langenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.37-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager sur la mer à l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap; CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-294, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces funéraires, territoires et habitats au début du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire avant J.-C. entre Caen et la mer (Calvados, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.465-480, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère, que se passe-t-il en Normandie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flint Mine of Ri-Ronai (Orne, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bostyn; Jacek Lech; Alan Saville; Dagmara H. Werra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Flint Mines in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-386, 2023, 9781803272214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rixe à l’âge du Bronze ancien en bord de Seine : le site d’Alizay-Igoville (Eure, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion des Recherches sur l’Âge du Bronze, pp.295-312, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture des contacts Atlantique-Manche-Centre-Est en Normandie à travers l'étude du nouveau dépôt de 182 haches du Bronze moyen de Bény-sur-Mer (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Gabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'écologie préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMMOBILES ? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré- et Protohistoire européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-118, 2023, 978-2-35842-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture des contacts Atlantique-Manche-Centre-Est en Normandie à travers l’étude du nouveau dépôt de cent-quatre -vingt-deux haches du Bronze moyen de Bény-sur-Mer (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Gabillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingrid Sénépart; Éric Thirault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Im)mobiles ? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré- et Protohistoire européenne : Actes des 3e Rencontres Nord-Sud de Préhistoire récente, 29-30 nov.-1er déc. 2018, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.109-118, 2023, 978-2-35842-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes du Néolithique dans l’Ouest et le Centre-Ouest de la France (hors contextes Rubané : 4500-2500 BC) : nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-310, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des armes aux hommes : tour d’horizon de la violence guerrière en Europe à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Promotion des Recherches sur l’Âge du Bronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-384, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le long de la côte : enceintes et parcellaires de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand Grégor; Naudinot Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France. Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-246, 2023, 12e supplément à la Revue archéologique de l'Ouest, 9782753593718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Maitay; Cyril Marcigny; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural du premier âge du Fer, enclos palissadés de l’Atlantique à la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS, pp.17-35, 5 fig., 1 tab, 2022, Inrap, Recherches archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nord, en regardant vers l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent, Boulestin Bruno, Boulud-Gazo Sylvie, Kerouanton Isabelle, Maitay Christophe, Mélin Muriel, Nordez Marilou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’ouest sans perdre le nord : Liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, pp.195-208, 2022, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contextes funéraires du XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Nonat; M. Pilar Prieto-Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2022, 9781789699388. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2b07v0x.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Home Is My Castle! Field Systems and Farms: Rhythm and Land Appropriation During the Bronze Age in North-West France (2300–800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Arnoldussen; R. Johnston; M. Løvschal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe's Early Fieldscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-141, 2021, Themes in Contemporary Archaeology, 978-3-030-71651-6. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71652-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typochronologie de la céramique en Normandie (entre 2300 et 800 av. n. è.) : 20 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orep Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-244, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology, D-Day, and the Battle of Normandy: ‘The Longest Day’, a Landscape of Myth and Materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saunders N. J.; Cornish P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict Landscapes. Materiality and Meaning in Contested Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des occupations des bords de Seine à la Protohistoire: l’exemple d’Alizayet Igoville (Eure) entre IIIe et Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delnef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-95, 2021, Revue du Nord, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre l’objet bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-291, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplement de la fin du Néolithique à la fin de l'âge du Bronze en France septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frénée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Réjane Roure; Olivier Lemercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography and Migration Population trajectories from the Neolithic to the Iron Age. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France, Session XXXII-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Archeopress Archaelogy, pp.59-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands bâtiments du Néolithique final à St-André-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Montoya; J.-P. Fagnart; J.-L. Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, volume 3, Néolithique – âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses chimiques de dépôts métalliques terrestres de la Manche (Agneaux, Hallstatt D2-D3 et Surtainville, BFa 3) : des compositions chimiques distinctes marquant deux horizons métalliques bien différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.223-238, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minières de silex en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.56-57, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anneaux en schiste par milliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.52-53, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des armes aux guerriers. La violence dans les sociétés de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau (5300 à 450 avant notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.200-207, 2018, 978-94-6161-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et nature des occupations du IIIe millénaire à l'aube de l'âge du Fer en France septentrionale .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Denmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.513-524, 2018, 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés européennes de l’âge du Bronze et du début de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule, Dominique Garcia, Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des civilisations. Comment l’archéologie bouleverse nos connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte; INRAP, pp.243-248, 2018, 9782707188786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et innovations dans les architectures domestiques du Néolithique moyen du Centre à l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chamaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Creusillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier, Ingrid Sénépart, Marie Besse, Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Archives d’Écologie Préhistorique, pp.137-157, 2018, Archives d'Ecologie Préhistorique (AEP), 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage anthropisé et son évolution de la fin du IIIe millénaire au début de notre ère en France métropolitaine (Chap. 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine Jean, Garcia Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Hermann, pp.356-369, 2018, Histoire et archéologie, 9782705695941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malleville-sur-le-Bec, un village à l’âge du Bronze final (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 1 : Actes de la table ronde de Rouen (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.77-266, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 10000 à 2500 avant notre ère : les premiers échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny, H. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Manche, fleuve d’échanges, de la Préhistoire à Guillaume le Conquérant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP Editions, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 2500 à 800 avant notre ère : une première Europe économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny, H. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Manche, fleuve d’échanges, de la Préhistoire à Guillaume le Conquérant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP Editions, pp.28-42, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze : innovations et construction des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.78-81, 2018, 978-2-7535-6464-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des morts, maison des vivants : une illustration à travers les vestiges néolithiques de la façade Atlantique au Ve millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tinevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-170, 2018, Archives d'Ecologie Préhistorique (AEP), 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts métalliques : l’exemple de La Chapelle-du-Bois-des-Faulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.94-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Tanguy Le roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-five Years Excavating Flint Mines in France and Belgium: an Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauzeur Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dagmara H. Werra and Marzena Woźny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between History and Archaeology: Papers in honour of Jacek Lech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.9-23, 2018, 9781784917722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermes et parcellaires du Bronze à Tatihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.92-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et mise en valeur des sites mégalithiques : expériences normandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Leduc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques : conservation et mise en valeur, un enjeu européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.125-148, 2018, 978-2-35842-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; INRAP, pp.13-31, 2017, Recherches archéologiques 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour conclure : l’habitat et l’occupation des sols durant l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; INRAP, pp.337-342, 2017, Recherches archéologiques 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et contours de la géographie culturelle sur le littoral de la Manche entre le IIIe et le début du Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoërff; Marc Talon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement, Exchange and Identity in Europe in the 2nd and 1st Millennia BC: Beyond Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.63-78, 2017, 9781785707162. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv13nb8p8.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lame de soc d’araire du Rhin-Suisse-France orientale à Chens-sur-Léman (Haute-Savoie/France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk Brandherm (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memento dierum antiquorum … Festschrift für Majolie Lenerz-de Wilde zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Archæologia Atlantica – Monographiae, Band 1, 978-3-942002-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en-Bessin-Hupain, études de la plaine fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique du service régional de l'archéologie, Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses chimiques des objets métalliques des dépôts terrestres du Bronze moyen et du Bronze final du nord-ouest de la France. Mise en évidence d'une chronologie basée sur des signatures identifiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaün Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVIIe-XIIIe siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.871-878, 2017, MAGE, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation du sol en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; INRAP, pp.53-77, 2017, Recherches archéologiques 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses changent. Les modifications de la structure agraire au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire sur les rives de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.645-658, 2017, Mémoires d’archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audé Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Bronze moyen et Bronze final : la deuxième moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire de la Normandie au Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.215-236, 2017, MAGE, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports nouveaux sur l’origine du rempart de Yainville (Seine-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES ARCHÉOLOGIQUES DE HAUTE-NORMANDIE. CONCHES-EN-OUCHE, 5 ET 6 JUIN 2015 | Jean-Paul Ollivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.19-27, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une forme à l’autre : diversité des architectures domestiques du Néolithique moyen dans l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Philippe Chambon; Juan F. Gibaja; Gwenaëlle Goude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.331-351, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De terre et de bois : choix techniques pour l’implantation et le fonctionnement d’un moulin à eau au début du XIe siècle. Le cas de Colomby, La Perruque (Manche – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bouriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacottey, Luc; Rollier, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale. Actes du colloque international, Lons-le-Saunier du 2 au 5 nov. 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-360, 2016, Annales Littéraires 954, Série "Environnement, sociétés et archéologie", 20, vol. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society and environment in Southern France from the 3rd millennium BC to the beginning of the 2nd millennium BC: 2200 BC a tipping point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Meller, Helge Wolfgang Arz, Reinhard Jung und Roberto Risch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2200 BC – Ein Klimasturz als Ursache für den Zerfall der Alten Welt? / 2200 BC - A climatic breakdown as a cause for the collapse of the old world? 7th Archaeological Conference of Central Germany October 23–26, 2o14 in Halle (Saale) / 7. Mitteldeutscher Archäologentag vom 23. bis 26. Oktober 2o14 in Halle (Saale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-362, 2015, Tagungen des Landesmuseums für Vorgeschichte Halle 12/I, 978-3-944507-29-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire archéologique dans les représentations du phénomène viking en Normandie : faux ou usages de faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Ridel, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vikings dans l’empire franc. Impact, héritage, imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP, pp.97-101, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en-Bessin-Huppain/Commes, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique du service régional de l'archéologie, 2012, Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre, produire et transmettre autour de la Manche. Regards sur les comportements des homes entre Deverel Rimbury et post Deverel Rimbury en Normandie et dans le sud de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq; Walter and Brandherm; Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges de bons procédés: la céramique du Bronze final dans le nord-ouest de l'Europe ; actes du colloque international organisé à l'Université Libre de Bruxelles les 1er et 2 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReA-Patrimoine, 2013, Études d'archéologie, 978-94-6136-026-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze millénaires de métamorphoses des paysages fluviaux de la Seulles et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lespez, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Gestion de l'eau: sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque du Pôle Rural 3, MRSH Caen, pp.143-172, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éperons barrés et petites enceintes au Bronze final et au Premier Âge du fer en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-71, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de hauteur de La Tène finale en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-94, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruyère du Hamel à Condé-sur-Ifs : un site de La Tène ancienne dans la Plaine de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-166, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galop D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, p. 61-75, 2010, " Annales littéraires ", série " Environnement, Sociétés et Archéologie "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec le Bronze final ? Les haches à douille de type armoricain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roger Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.507-512, 2009, 978-2-915544-11-4. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.18321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux et les jours : la lente transformation des sociétés paysannes de l'âge du Bronze en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jean-paul demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie préventive dans le monde : apports de l'archéologie préventive à la connaissance du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.42-56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins cultuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.116-117, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation et la gestion du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.60-65, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer dans La Hague : le site d'Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-116, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un diagramme pollinique du forage à la reconstitution des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verron (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 39, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos de Mondeville &amp;quot;MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 25, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans La Hague : un état de la documentation disponible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille anthropologique des incinérations : l'exemple de l'urne cinéraire d'Agneaux (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 115, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet collectif de recherche : archéologie, histoire et anthropologie de la presqu'île de La Hague : analyse sur la longue durée d'un espace naturel et social cohérent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Analyse sur la longue durée d'un espace naturel et social cohérent. Première année de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Maison de La Hague, p. 9-14, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Detree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.74-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ferme à l'âge du Bronze à Nonant (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.48-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de La Hague (Normandie, France), l'exemple de l'Anse Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, pp.31-43, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France... et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gallouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 19, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique agraire et alimentation végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie préventive : un changement d'échelle dans l'étude des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 22, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes de La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-93, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche : archéologie, histoire et anthropologie de la presqu'île de La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, pp.9-14, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons, fermes et villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.44-47, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d'Agneaux et ses dépôts (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.120-121, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hague-Dike : délimitation territoriale et fortification du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.54-55, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoenvironnements bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.40-41, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgistes, guerriers et agriculteurs : l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desfosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d'aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan; Inrap, pp.102, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’étude des parcellaires agricoles antiques et médiévaux : l’exemple de Cussy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Billard, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des campagnes aux portes de Bayeux. Recherches archéologiques menées dans le cadre de la construction de la déviation de la Route Nationale 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint-Lois du Bas Moyen Âge à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire aux portes de Saint-Lô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales de la Manche, pp.56-57, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nord, en regardant vers l'ouest : présentation liminaire du dépôt d'Escalles (Pas-de-Calais, Haut-de-France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'ouest sans perdre le nord, liber amicorum José Gomez de Soto. V. Ard, B. Boulestin, S. Boulud-Gazo, I. Kerouanton, C. Maitay, M. Mélin, M. Nordez dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 197 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECHERCHES ARCHÉOLOGIQUES PRÉVENTIVES, PATRIMOINE ET AMÉNAGEMENT DU TERRITOIRE DANS LA MÉGARÉGION DE PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-paris-mega-region.univ-rouen.fr/. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48390/a939-rq13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des écosystèmes autour des occupations mésolithiques et néolithiques du site d' Alizay (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 avril 2018. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en- Bessin-Hupain, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique du service régional de l'archéologie, Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en-Bessin et Commes, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Gaulois aux Gallo-Romains (Ier siècle avant-IIe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains de Sel. Sel et salines du littoral bas-normand (Préhistoire-XIXe siècle). Entre Histoire et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernières-sur-Mer (Calvados), &amp;quot;rue du Maréchal Montgomery&amp;quot;, occupation du Néolithique ancien et nécropole de l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de la Hague (Normandie, France), l'exemple de l'Anse Saint-Martin. Archéologie, Histoire et Anthropolgie de la presqu'île de la Hague (Manche), Rapport du PCR, 1ère année de recherche, Le Tourp, pp. 31-43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague, analyse sur la longue durée d'un espace naturel et social cohérent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omonville-la-Petite: La Jupinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eterville: le Pré de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermanville (Manche) &amp;quot;Les casernes/Le Donaton&amp;quot;, un atelier de bouilleur de sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eculleville, Herqueville, Beaumont-Hague: Le Hague Dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORDRES ET DESORDRES DE L'ECONOMIE DES SOCIETES DURANT L'AGE DU BRONZE EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Basse-Normandie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de sondage à l’Oeillet, archipel de Chausey (Granville, Manche), OA-5349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2024, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de prospections archéologiques diachroniques sur les îles Saint-Marcouf (Saint-Marcouf, Manche), opération n°164770 SRA Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2023, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de sondages à la pointe de Dranguet, Réville, Manche, OA-5034 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération : identification de Bien Culturel Maritime avec utilisation de détecteurs de métaux, Annoville (Manche) - Expertise Annoville 1, OA-5056 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de prospections sur le Domaine Public Maritime sur la côte du Val de Saire (Montfarville, Réville, Saint-Vaast-la-Hougue), Cotentin, Manche, OA-4710 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen (Calvados) Rue Traversière ; 14, Avenue Georges-Clémenceau ; Hôpital Georges-Clémenceau ; Lotissement « Les Grands Jardins de Calix » (164568-164569). Dans le ventre de Caen : Diagnostic d’une carrière de pierre du quartier médiéval de Calix (XVe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dolbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2021, 272 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ver-sur-Mer (Calvados) « British Normandy Memorial » - 164249. Occupations littorales du Bronze final au Débarquement de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest (Cesson-Sévigné). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAP/Direction Scientifique et Technique/Grand-Ouest (dir.), Études avant aménagement d’un circuit de visite au Ranger Monument de la Pointe du Hoc et ses abords, Cricqueville-en-Bessin (14450), Calvados (14), Normandie, France, Contract ABM-p-2824, Task Order 003, INRAP/Direction scientifique et technique ; INRAP/Grand-Ouest ; Operation C124477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Direction Scientifique et Technique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude d'un territoire de l'âge du Bronze au premier âge du Fer, Programme 2018-2020, 2ème année de recherche pluriannuelle, prospections thématiques, n°164143 SRA Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2020, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou : Etude d’un territoire de l’âge du Bronze au premier âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 164143, INRAP Grand-Ouest. 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de prospections sur le Domaine Public Maritime des îles de Béniguet, kemenez, Litiri et Trielen (Le Conquet, Finistère), OA-3902 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2019, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude du territoire de l'âge du Bronze au premier âge du Fer, Prospections thématiques, n°164143 SRA Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2019, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau d'Observation du Littoral; CNAM - IntechMer. 2019, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou : Etude du territoire de l’âge du Bronze au premier âge du fer - Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lereverrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération de prospections, zone d'estran, Réville, Cotentin, Manche, OA-3147 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mercier-Delacourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2017, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.), Rapport final d'opération, Projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2017, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière Saingt à Fleury-sur-Orne (Calvados). Protection et étude d’une exploitation souterraine , in Dujardin L., Marcigny C. (dir.), La carrière Saingt à Fleury-sur-Orne (Calvados) ; Étude d’une carrière-refuge pour les civils lors de la Bataille de Caen (juin 44), RFO de fouille archéologique programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche et fouille programmée. Programme 2015-2017- 1ère année de recherche 2015. Le PCR &amp;quot;Étude de la plaine fermée de Port-en-Bessin : de l'âge du Bronze au début de l'Antiquité&amp;quot; et la fouille programmée du Mont-Castel à Port-en-Bessin/Commes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Grand Ouest. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Étude de la plaine fermée de Port-en-Bessin : de l'âge du Bronze à la fin de l'âge du Fer. Le site du Mont Castel à Port-en-Bessin et Commes (14). Opération 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Grand Ouest. 2015, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.). Rapport de Projet Collectif de Recherche (2015 : première année).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Delhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2015, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12. Du Moyen Âge à l’époque contemporaine, in Marcigny C., Mazet S. (dir.), Au bord de l’eau ! Les occupations humaines d’une berge de la Seine du Tardiglaciaire à nos jours ; Haute-Normandie, Eure (27), ALIZAY - Le Postel, Le Pré Rompu, Le Chêne, Le Port au Chanvre, Les Diguets ; IGOVILLE - Le Fort, Les Limais ; RFO de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2015, pp.51-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme n° 14. Approche spatiale et interactions homme/milieu. PCR 2014-2016 Peuplement de la plaine fermée de Port-en-Bessin. Rapport 2014-1ére année. Axe Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16-3525, ARTEHIS. 2014, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme n° 14 : Approche spatiale et interactions Homme/milieu. 2013-La plaine fermée de Port-en-Bessin. 2014-La plaine fermée de l'âge du Bronze à l'époque romaine. Projet Oppida de Normandie-Axe impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ghyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3397, ARTEHIS. 2013, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - L'espace rural dans le néolithique et à l'âge du Bronze.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId653"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril MARCIGNY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL CURSUS – Preventive archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2013: Director of excavations for Neolithic and Metal Ages sites, scientific and technical excavation strategies and team management Development of scientific projects and technical specifications for preventive excavations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of complex excavations (extensive excavations, for example), project management with the setting up of specialised scientific collaborations and the ensuring of consistency in data collection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion and valorisation of archaeological data via site reports and in most cases publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring of students and trainees at degree level (BA and Master).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-present day: Director of the Archaeological centre of Normandy, Scientific and technical Deputy-Director in Normandy</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is manly centred on the study of Neolithic and Bronze Age in the Channel area (Britain, France and Benelux). This has led to the management of several programmed and preventive excavations and the coordination of research projects within the UMR 6566-CReAAH « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Centre for Archaeology, Archaeosciences, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">» (CNRS, Rennes and Nantes University and Ministry of Culture) ; I was nominated director of the UMR from 2008 to 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2014, I have developed a new research program for the methodological study of the remains of recent conflicts (comparing archaeological analysis with the stories of survivors).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de la Seconde Guerre mondiale dans l’Ouest de la France : archéologie, paysage et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 3 (1), pp.99-125. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raco.003.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes et des dépôts : analyse spatiale d’un territoire de l’Âge du Bronze dans le Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications du Gaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte elliptique du Bronze ancien de Blainville-sur-Orne (Calvados) et son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Guévellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (4), pp.621-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation groupée du vie-ve s. BC (Hallstatt D) au mont Fiquet à Pont-l’Évêque (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13zvj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARC ET LES POINTS NOIRS ! OU LA CARTE N’EST PAS LE TERRITOIRE : MAIS ÇA AIDE ….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, numéro 3-4, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Middle Neolithic Period in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ppr.2025.10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archéologues peuvent-ils produire de nouvelles sources pour les historiens des conflits récents ? L'exemple de la carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplément 13, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux haches à douille du Bronze final à Wissant : exhumation d'une découverte ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt sur la plage ! Le dépôt de haches à douille du type armoricain d'Annoville (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Été 44, des enfants sous les bombes : quelles traces matérielles ? L’exemple du refuge de la carrière Saingt à Fleury-sur-Orne (Normandie, Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 172, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles Saint-Marcouf : de l’éclat Levallois au Messerschmitt 109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préventive et archéologies environnementales. L’exemple de la basse vallée de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Archéopages, Hors-série 6, pp.76-83. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.11743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles du dépôt d'ambre de Guînes (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos de forme elliptique de La Tène ancienne : le site d’Évrecy « La Croix Boucher » (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 38, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.8148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat campaniforme à Tirepied (Manche, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus. Le mont Castel, un oppidum face à l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préventive et archéologies environnementales. L’exemple de la basse vallée de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hair ring de Montaigu la Brisette « Les Longues Landes » (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enceinte de type ring fort du Bronze final et un enclos d’habitat du premier âge du Fer à Mondeville (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Puil-Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.475-518. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Viking ? Le paradoxe des traces attribuées aux Vikings en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine normand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou - Etude d'un territoire de l'âge du Bronze au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autopsie des morts historiques, 587, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted! Mais où se trouve &amp;quot;l'énigmatique&amp;quot; nécropole de Dranguet (et son mobilier..)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lerévérend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, p. 18 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enclore l'espace : enceintes fossoyées du Néolithique dans l'Ouest et le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier : Cercles sacrés. Les enceintes du Néolithique, 154, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in dairy production with the introduction of farming in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Carlo Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.2036. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15907-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’archéologie à la connaisance des économies salicoles sur les côtes de la Manche (Protohistoire-époque Moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les archéologues face à l’économie, Hors-série, 5, pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou. Etude d'un territoire de l'âge du Bronze au premier âge du fer. Un programme sur trois ans : 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lereverrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Association pour la promotion des recherches sur l'âge du Bronze : vingt ans d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 75 ans de la bataille de Normandie. Les révélations de l’archéologie des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dijon. Les révélations de l’archéologie, 577, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexamen de l’épée du Cap de la Hague : un programme multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnié Cristina Lobensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasseur Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.176-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau dépôt de l’horizon de Longueville découvert au Mont Castel à Commes (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.164-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krausz. Des premières communautés paysannes à la naissance de l'Etat dans le Centre de la France 5000–50 a.C. (Scriptura Antiqua 86. Bordeaux: Ausonius Editions, 2016, 372pp., 94 figs, ISBN 978-2-35613-154-6) [book report]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.144-146. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2018.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de l’Enfer à Saint-Sauveur- le-Vicomte (Manche, France) : un nouveau dépôt de lingots plano-convexes et quelques éléments de réflexion sur la présence d'indicateurs spatiaux au-dessus des dépôts métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.95-132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.14984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des armes aux guerriers : indices sur les violences préhistoriques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ArKéAube : Des premiers paysans au prince de Lavau 5300-450 avant J.-C., Hors série 21, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’homme gère-t-il un milieu fluvial ? Alizay et Igoville (27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Histoires de carrières : un milieu à haut potentiel archéologique, Hors série 23, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissements gaulois et romain entre Ri et Ronai (Orne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société historique et archéologique de l'Orne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Etudes ornaises, vol. 2, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site de la fin du Néolithique ancien à Ecouché « Carrière Méac » (Orne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Varia, 35, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.4862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site Rubané/Limbourg en Normandie occidentale : Moult « le Relais de Poste » (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.18-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a 7000 ans, les premières mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Histoires de carrières : un milieu à haut potentiel archéologique, Hors série 23, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épée du Cap de la Hague, une découverte en mer : implications potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de la Hague (Manche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation militaire tardo-républicaine sur le Mont-Castel à Port-en-Bessin / Commes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société des sciences arts et belles-lettres de Bayeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation militaire tardo-républicaine sur le Mont-Castel à Port-en-Bessin/Commes (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux prémices de l'archéologie préventive du Massif armoricain : la Protohistoire ancienne sur le tracé de l'A84 Caen-Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-Série (4), pp.146-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du refuge” ou de “l’enfermement-volontaire”. La carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rempart du “Hague Dike”, une limite territoriale de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Damourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vilgrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de la Hague (Manche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtiment 6 NMII de Saint-André-sur-Orne : &amp;quot;La Delle du Poirier&amp;quot; (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journée d’information du 26 novembre 2016, Saint-Germain-en-Laye, 11, pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et absence de traces. L’archéologie moderne face au paradoxe de l’implantation des Vikings en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en- Bessin-Hupain, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse chimique des objets à base cuivre protohistoriques. Des données complémentaires aidant à l’attribution chronologique des dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les camps de prisonniers allemands. Un nouveau champ de recherche pour l’archéologie française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcellaires de l’âge du Bronze ancien à Saint-Aubin-d’Arquenay « Éco-quartier des Vignettes » (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de haches à douille de type armoricain du Hallstatt moyen/final 1 de Trelly (Manche) : interprétations à partir des analyses chimiques élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : À la recherche du champ permanent (propos recueillis par Catherine Chauveau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Campagnes, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Mont-Castel (Port-en-Bessin-Huppain, Calvados) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-sur-Mer, Les Vallons de Luc - fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2010, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts de bronze ; Pratiques sociales et rituelles de l’Age du Bronze à l’Age du Fer en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des ateliers de bronzier protohistoriques par l’analyse chimique des objets des dépôts du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des objets à base cuivre protohistoriques de l’ouest de la France. signature chimique de dépôts de haches à douille de type armoricain et de dépôts de l’horizon de l’épée en langue de carpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évolution des formes de l'exploitation agricole dans la campagne normande (2500-30 avant J.-C.). L'exemple des fouilles préventives de la périphérie sud de Caen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van den Bossche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.57-83. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la vie domestique et agricole médiévale aux confins de la Normandie et du Maine : Le site d'Arçonnay “Parc Saint-Gilles” (Sarthe) autour du XIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.57-83. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des hommes aux champs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97, p.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial system evolution and environmental changes during the Holocene in the Mue valley (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La presqu'île de La Hague à l'âge du Bronze : le “Hague Dike“ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de bouilleur de sel gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t. 47, fasc. 190, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sites du département de la Manche au PCR &amp;quot;Habitats et occupation du territoire à l'âge du Bronze et au début du premier âge du Fer en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t. 47, fasc. 190, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des fouilles extensives à la connaissance des campagnes entre Evreux et le Vieil Evreux : l'exemple de la ZAC du Long Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haute Normandie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport des fouilles extensives à la connaissance des campagnes entre Évreux et le Vieil Évreux : l’exemple de la ZAC du Long Buisson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haute Normandie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche de la Jupinerie à Omonville-la-Petite (50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t. 47 fasc. 190, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de bouilleur de sel à Fermanville (Manche). Premier regard sur les sauniers gaulois du Nord-Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, p. 39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’évolution d’un terroir du Néolithique au Moyen Âge à Évreux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique final à Saint-Mars-d'Outillé &amp;quot;Les Feux&amp;quot; (Sarthe, Pays-de-la-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (1), pp.19 - 33. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.2004.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures de “pêcheurs” de l’Âge du Bronze ancien à Bénouville “les Hautes Coutures” (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2004.12994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages et anthropisation depuis le Néolithique dans la péninsule de La Hague (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (28), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2004.1063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneaux &amp;quot;Bellevue&amp;quot; (Manche), un établissement rural bas-normand du VIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.171-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat néolithique moyen I de Vivoin &amp;quot;le Parc&amp;quot; (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 100 (3), pp.533-573. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2003.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agneaux « Bellevue » (Manche), un établissement rural bas-normand du VIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.171-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fraude entre la pointe de La Hague et l’île d’Aurigny : l’exemple de la cache de fraudeur d’Omonville-la-Petite (Manche) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux fosses du Néolithique moyen I/II à Fleury/Orne &amp;quot;ZAC Parc d'Activités&amp;quot; (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paez-Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation des campagnes entre Evreux et le Vieil-Evreux. L'exemple des fouilles de la ZAC du Long-Buisson : les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haute Normandie archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bulletin n° 8, p. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reprise des fouilles sur l’île Tatihou « La Plaine » (Manche). Établissement agricole de l’Âge du Bronze et habitat médiéval en milieu littoral et insulaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.67-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis marins des églises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de la pêche en Basse-Normandie : note sur six plombs découverts sur l’estran entre Jonville et l’île Tatihou (Manche) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins d'occupation domestique du Néolithique ancien à Pont/Plomb &amp;quot;Le Champ Hardy&amp;quot; (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.2001.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graffiti marins et lecture ethnographique des comportements maritimes aux XVIIIe-XIXe s. L’exemple de « Maltot » à Réville (Manche) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.2001.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les occupations médiévale et moderne de l'Ile Tatihou à Saint-Vaast-la-Hougue (Manche). Résultats 1998-99 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Détrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique moyen II des &amp;quot;Treize vents&amp;quot; à Herqueville (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1996.10146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Néolithique moyen de la Plaine de Caen, supports permanents de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utpala Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe d’anthropologie et d’archéologie funéraire : autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours, Actes du Colloque de Grenoble (21-23 mai 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Bronze final de Migennes « Le Petit Moulin » (Yonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Staniaszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze, Joumée thématique de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint-Germain-en-Laye, France. pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des milieux littoraux : contraintes ou opportunités pour les populations locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Pupier-Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages : habiter le littoral de la Préhistoire aux Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Oct 2021, Paris musée du quai Branly - Jacques Chirac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouilleurs de sel de l’âge du Bronze. Production et consommation du sel en Europe de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la table. L’alimentation à l’âge du Bronze et au premier âge du Fer : Journée thématique de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Auxiette; Caroline Mougne; Rebecca Peake; Françoise Toulemonde, Mar 2017, Musée d’Archéologie Nationale à Saint-Germain-en-Laye, France. pp.92-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes fossoyées néolithiques de l’Ouest de la France : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin d’un mythe au renouveau de l’archéologie viking en Normandie : l’exemple du Hague-Dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie existe-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Auzel, Nov 2017, Saint-Lô, France. pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mont Castel, entre Port-en-Bessin-huppain et Commes (Calvados) : premiers résultats des fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités textiles à l'âge du Bronze en Normandie : premiers éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée thématique de l’APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Lorin; Rebecca Peake, Mar 2015, Saint-Germain-en-Laye, France. pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : actes du 2e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/y4rg-ka63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167679v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du LIDAR en archéologie préventive, application à quelques opérations de l’INRAP en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France. pp.217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et enceintes du Néolithique normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walking Dead: Cross-Channel connections and Funerary Practices c. 1600-1200 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Cormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’événement climatique 4.2 ky event – un point de basculement pour les sociétés de la fin du Néolithique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre o 3º e o 2º milénio AC: Que tipo de viragem?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De chaque côté de la Manche du XIVe au VIIe siècle avant notre ère. Les liens transmanche vus à travers le prisme des productions céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pottery use in the Southwestern Atlantic Europe: an approach from the organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.... et ceux qui creusent. Toi, tu creuses. (.... and those who dig. You dig.). Le fossé, le climat, la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un puzzle à grande échelle ? Caen, sa plaine et la vallée de l’Orne du Néolithique au XXe siècle : retour critique sur 20 ans d’expérience, de l’acquisition à la modélisation des données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie préventive post-Grands Travaux, Traiter de grandes surfaces fectionnées et discontinues : de l’instruction des dossiers d’aménagements aux modèles spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Châlons-en-Champagne, France. pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « périphérie » de la culture des Tumulus armoricain : les grands ensembles funéraires du Bronze ancien 2 en périphérie caennaise (Normandie), tentative d’organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C. / Understanding Atlantic Early Bronze Age Societies (24th – 17th centuries BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplement de la fin du Néolithique à la fin de l'âge du Bronze en France septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du IIIe millénaire au début du Bronze ancien, la genèse de l’âge du Bronze en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C. / Understanding Atlantic Early Bronze Age Societies (24th – 17th centuries BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour dans la vallée ! La deuxième campagne de fouille d’Alizay (Eure),« Le Port-au-Chanvre », premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flint Mining and Cross-Channel Connections an outline for A Comparative Approach and Research Perspectives in Normandy and Soutern England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des écosystèmes autour des occupations mésolithiques & néolithiques du site d’Alizay (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 « Au Centre des Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF-INQUA, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et nature des occupations du Bronze final à La Tène ancienne en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat de l’âge du Bronze à La Tène ancienne dans les Hauts-de-France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réexamen des « traces vikings » en Normandie : un symbole normand à rude épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie existe-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation protohistorique de la plaine fermée de Port-en-Bessin (14), du Bronze final à la fin de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-AES Analysis of Bronze age based Copper Artefacts from the West of France. The specific chemical signatures of hoards as a function of the region and the typo-chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12000 years of human occupation, 3 meters deep stratigraphy, 12 hectares… A geographical information system (GIS) for the preventive archaeology operation at Alizay (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets protohistoriques à base cuivre de l’ouest de la France : constitution d’une base de données pour la reconnaissance des signatures chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Vigor d'Ymonville (Seine-Maritime) : un habitat mérovingien dans l'estuaire de la Seine (VIIe-VIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIIe Journées internationales d'Archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Caen, France. p. 211-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets protohistoriques à base cuivre de l’ouest de la France : constitution d’une base de données pour la reconnaissance des signatures chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Caen, France. p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flint mine of Ri «Le Fresne»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tsobgou Ahoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference of the UISPP Commission on Flint Mining in Pre-and Protohistoric Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Capote; Susana Consuegra; Pedro Díaz-del-Río; Xavier Terradas, Oct 2009, Madrid, Spain. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches chimiques et typologiques des objets à base cuivre de l'âge du Bronze dans l'Ouest de la France : quelques pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Equipe « Métal », UMR TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR TRACES, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-AES Chemical Analysis of Copper Artefacts from the West of France. Is it possible to point out hoard specific chemical signatures as a function of the region and the metallic group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TESME, Meeting in honour of Salvador Rovira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec le Bronze final ? Les haches à douille de type armoricain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'âge du Bronze à l'âge du Fer en Europe occidentale (Xe – VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Romain-en-Gal, France. pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets à base cuivre protohistoriques de l’Ouest de la France. Signature chimique de dépôts de haches à douille de type armoricain et de dépôts de l’horizon de l’épée en langue de carpe. L’importance de la représentativité des analyses à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du C2RMF : l’analyse des matériaux métallurgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing settlement patterns in the Normandy countryside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement pattern, production and trades from Neolithic to Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chilhac, France. pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de lames en silex bathonien dans la Plaine de Caen : redécouverte de la minière des Longrais à Soumont-Saint-Quentin (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo 7 - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une archéologie des espaces ruraux dans le nord de la France, du Néolithique au Moyen Âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le nord de la France, du Néolithique au Moyen Âge, Table-ronde de Caen, 8 et 9 octobre 2008 (Musée de Normandie, château de Caen, Auditorium des Beaux-Arts)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, CAEN, France. p. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saint-Vigor d'Ymonville (Seine-Maritime) : un habitat mérovingien dans l'estuaire de la Seine (VIIe-VIIIe siècle) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Journées internationales d'Archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CAEN, France. p. 77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles extensives du Long-Buisson, entre Évreux et Le Vieil-Évreux (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde des 14 et 15 juin 2005 à Châlons-en-Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Châlons-en-Champagne, France. p. 57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bronze final et le 1er âge du Fer en Basse-Normandie (Bf IIIb - Ha C), chronologie, habitat et occupation du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur le Nord-Ouest du Bassin Parisien à la fin de l'âge du Bronze et au début de l'âge du Fer. Identités et influences, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Vigor-d'Ymonville &amp;quot;La Mare des Mares&amp;quot; (Seine-Maritime, Pays de Caux) : un clos masure et sa briqueterie (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 39e Congrès "Les arts du Feu en Normandie", Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Caen, France. pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports récents de l'archéologie à la connaissance des maisons rurales des XVIIIe et XIXe siècles en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rennes, France. pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt du Bronze final IIIb/HaC, les casques de Bernières d'Ailly (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord-Ouest du Bassin Parisien à la fin de l'âge du Bronze et au début de l'âge du Fer. Identités et influences, résumé des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de l'espace rural en France du Nord-Ouest : de la ferme aux parcellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège de France, Chaire des Civilisations de l'Europe au Néolithique et à l'âge du Bronze, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien en Normandie : VSG à cordon, ASP ancien, ... ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l'Ouest - Université Rennes 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saint-Vigor-d'Ymonville “La Mare des Mares“ : un clos-masure et sa briqueterie (XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts du feu en Normandie, Actes du 39e congrès des Sociétés historiques et archéologiques de Normandie (Eu, 21-24 oct. 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, CAEN, France. p. 103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploitation néolithique de l'ardoise à Angers : le cairn du château du roi René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Civilisations atlantiques &amp; Archéosciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la diffusion de l’économie du bronze dans le nord-ouest de la France à travers la répartition spatio-temporelle des dépôts métalliques pendant l’âge du Bronze (2500 – 800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mertian de Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et premières analyses de modèles de niches écologiques appliquées aux dépôts métalliques de l’âge du Bronze dans le nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mertian de Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damase Mouralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACQuA (Approches Computationnelles et Quantitatives en Archéologie) 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cairn du Château d’Angers (Maine-et-Loire, IVe millénaire av. J.-C.) : quand un savoir-bâtir à sec en ardoise locale intègre un modèle architectural du ponant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, L’Isle-sur-la-Sorgue, France. , Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap, 28-29 octobre 2021, L’Isle-sur-la-Sorgue, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations de la fin du IIIe millénaire et du début du Bronze ancien d'Alizay (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses chimiques des objets métalliques des dépôts terrestres du Bronze moyen et du Bronze final du nord ouest de la France. Mise en évidence d’une chronologie basée sur des signatures identifiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets à base cuivre protohistoriques de l’ouest de la France. L’importance de la représentativité des analyses à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’UMR CReAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des objets à base cuivre protohistoriques de l’Ouest de la France. Signature chimique de dépôts de haches à douille de type armoricain et de dépôts de l’horizon de l’épée en langue de carpe. L’importance de la représentativité des analyses à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’UMR CReAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. CNRS Éditions, 412 p., 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosités géologiques du Géoparc de La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Plunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Poprawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 978-2-7159-8400-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. CNRS Éditions, 392 p., 2025, Recherches archéologiques 28, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic in Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pioffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, 80 p., 2025, Jersey Heritage Research Series, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781805830863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont-de-l'Arche et le fort d'Alizay-Igoville (Eure). Les fortifications de la Seine normande, de l'âge viking à la guerre de Cent Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Publications du CRAHAM, série Antique et Médiévale, Luc Bourgeois, 978-2-38185-190-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du premier âge du Fer. Enclos palissadés de l'Atlantique à la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249, 2022, Recherches archéologiques 21, 978-2-271-14027-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoCotentin - La conquête d'une presqu'île 300 000 à 30 av. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OREP Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2022, 978-2-8151-0621-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minière de Ri (Orne). Extraction de silex et production de haches au Néolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 418 p., 2021, Recherches archéologiques 20, 978-2-271-13716-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un terroir au cours de la protohistoire. Les fouilles préventives de Ifs « ZAC object’ifs Sud », 2008 (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2020, Archéologie et Culture, 978-2-7535-7984-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Débarquement et de la bataille de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouest France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2019, Histoire, 978-2-7373-7950-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en Normandie : les premiers métallurgistes (2300 à 800 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OREP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 140 p., 2019, Archéologies normandes, 978-2-8151-0473-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Tanguy Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR), 298 p., 2018, 978-2-7535-6464-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Manche, fleuve d’échanges. De la Préhistoire à Guillaume Le Conquérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OREP Editions, 80 p., 2018, Patrimoine &amp; Tourisme, 978-2-8151-0405-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de La Hague (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Damourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">104 p., 2017, Etudes et travaux, vol. 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2017, Recherches archéologiques 12, 978-2-271-11587-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu’île de la Hague (Manche). Etudes et travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Damourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de communes de la Hague. , 104 p., 2016, Etudes et travaux, vol. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Débarquement et de la Bataille de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouest-France, 144 p., 2014, coll. "Histoire"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France racontée par les archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétard Daphné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.224, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains de Sel. Itinéraire dans les salines du littoral bas-normand de la Préhistoire au XIXe siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orep, pp.224, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique en Normandie (5300-2300 avant notre ère). Les premiers paysans normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orep, pp.48, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carpentier V., Marcigny C. (dir.). Rennes, Presses Universitaires de Rennes, 459 p., 2012, coll. " Archéologie et Culture "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diagnostic retrospectif d'un crâne humain striée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dominique corde. inrap, pp.31, 2012, dominique corde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairon. Vivre et mourir au Néolithique. Le Pierre Tourneresse en Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.199, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hague dans tous ses états, Archéologie / Histoire / Anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orep, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hache et la Meule, les premiers paysans du Néolithique en Normandie (6000-2000 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Du Muséum du Havre, pp.191, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La découverte, pp.156, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ouest France, 128 p., 2007, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains de sel, Sel et salines de Normandie (préhistoire-XIXe siècle), Entre Archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches et d’Archéologie d’Alet, spécial, pp.182, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plateau de Mondeville (Calvados): du Néolithique à l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancerel, Antoine and Marcigny, Cyril and Ghesquière, Emmanuel. Ed. de la Maison des sciences de l'Homme, 99, 2006, Documents d'archéologie française, 2-7351-1116-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections protohistoriques du Muséum Emmanuel Liais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Ville de Cherbourg-Octeville, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire : les découvertes archéologiques de l'âge du Bronze 2300-800 av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éd. d'art, 2005, 2-85056-652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verron (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éditions d'art, 2005, 2-85056-919-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Tourp, Imprimerie Artistiques Lecaux, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffitis marins des églises du Val de Saire : Réville, Quettehou, Morsalines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée maritime de l'île Tatihou, 162 p., 2002, 2-9514618-4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire aux portes de Saint-Lô, Archéologie préventive et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fichet de Clairfontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Général de la Manche, pp.64, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sel à l'âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap; CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-157, 2025, Recherches archéologiques, 9782271154958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences interpersonnelles, armements et fortifications entre les XIVe et VIIe siècles av. n. è. en Europe de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Araque Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-366, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquer son territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, APRAB, pp.162, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de bronzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu, L’âge du Bronze en France, 2300-800 avant J.-C., catalogue d’exposition, Musée d’Archéologie Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, APRAB, pp.169, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager sur la mer à l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap; CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-294, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Langenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marcigny; C. Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques (29), CNRS éditions; Inrap, pp.37-43, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces funéraires, territoires et habitats au début du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire avant J.-C. entre Caen et la mer (Calvados, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.465-480, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère, que se passe-t-il en Normandie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture des contacts Atlantique-Manche-Centre-Est en Normandie à travers l'étude du nouveau dépôt de 182 haches du Bronze moyen de Bény-sur-Mer (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Gabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'écologie préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMMOBILES ? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré- et Protohistoire européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-118, 2023, 978-2-35842-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rixe à l’âge du Bronze ancien en bord de Seine : le site d’Alizay-Igoville (Eure, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion des Recherches sur l’Âge du Bronze, pp.295-312, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flint Mine of Ri-Ronai (Orne, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bostyn; Jacek Lech; Alan Saville; Dagmara H. Werra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Flint Mines in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-386, 2023, 9781803272214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture des contacts Atlantique-Manche-Centre-Est en Normandie à travers l’étude du nouveau dépôt de cent-quatre -vingt-deux haches du Bronze moyen de Bény-sur-Mer (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Gabillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingrid Sénépart; Éric Thirault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Im)mobiles ? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré- et Protohistoire européenne : Actes des 3e Rencontres Nord-Sud de Préhistoire récente, 29-30 nov.-1er déc. 2018, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.109-118, 2023, 978-2-35842-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des armes aux hommes : tour d’horizon de la violence guerrière en Europe à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Promotion des Recherches sur l’Âge du Bronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-384, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes du Néolithique dans l’Ouest et le Centre-Ouest de la France (hors contextes Rubané : 4500-2500 BC) : nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-310, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le long de la côte : enceintes et parcellaires de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand Grégor; Naudinot Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France. Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-246, 2023, 12e supplément à la Revue archéologique de l'Ouest, 9782753593718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Maitay; Cyril Marcigny; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural du premier âge du Fer, enclos palissadés de l’Atlantique à la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS, pp.17-35, 5 fig., 1 tab, 2022, Inrap, Recherches archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nord, en regardant vers l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent, Boulestin Bruno, Boulud-Gazo Sylvie, Kerouanton Isabelle, Maitay Christophe, Mélin Muriel, Nordez Marilou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’ouest sans perdre le nord : Liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des publications chauvinoises, pp.195-208, 2022, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contextes funéraires du XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Nonat; M. Pilar Prieto-Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2022, 9781789699388. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2b07v0x.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology, D-Day, and the Battle of Normandy: ‘The Longest Day’, a Landscape of Myth and Materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saunders N. J.; Cornish P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict Landscapes. Materiality and Meaning in Contested Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Home Is My Castle! Field Systems and Farms: Rhythm and Land Appropriation During the Bronze Age in North-West France (2300–800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Arnoldussen; R. Johnston; M. Løvschal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe's Early Fieldscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-141, 2021, Themes in Contemporary Archaeology, 978-3-030-71651-6. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71652-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typochronologie de la céramique en Normandie (entre 2300 et 800 av. n. è.) : 20 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orep Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-244, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des occupations des bords de Seine à la Protohistoire: l’exemple d’Alizayet Igoville (Eure) entre IIIe et Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delnef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-95, 2021, Revue du Nord, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre l’objet bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-291, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplement de la fin du Néolithique à la fin de l'âge du Bronze en France septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frénée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Réjane Roure; Olivier Lemercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography and Migration Population trajectories from the Neolithic to the Iron Age. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France, Session XXXII-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Archeopress Archaelogy, pp.59-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands bâtiments du Néolithique final à St-André-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Montoya; J.-P. Fagnart; J.-L. Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, volume 3, Néolithique – âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.289-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 10000 à 2500 avant notre ère : les premiers échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny, H. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Manche, fleuve d’échanges, de la Préhistoire à Guillaume le Conquérant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP Editions, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malleville-sur-le-Bec, un village à l’âge du Bronze final (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 1 : Actes de la table ronde de Rouen (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.77-266, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés européennes de l’âge du Bronze et du début de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule, Dominique Garcia, Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des civilisations. Comment l’archéologie bouleverse nos connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte; INRAP, pp.243-248, 2018, 9782707188786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et innovations dans les architectures domestiques du Néolithique moyen du Centre à l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chamaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Creusillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier, Ingrid Sénépart, Marie Besse, Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Archives d’Écologie Préhistorique, pp.137-157, 2018, Archives d'Ecologie Préhistorique (AEP), 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage anthropisé et son évolution de la fin du IIIe millénaire au début de notre ère en France métropolitaine (Chap. 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine Jean, Garcia Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Hermann, pp.356-369, 2018, Histoire et archéologie, 9782705695941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des armes aux guerriers. La violence dans les sociétés de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau (5300 à 450 avant notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.200-207, 2018, 978-94-6161-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et nature des occupations du IIIe millénaire à l'aube de l'âge du Fer en France septentrionale .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Denmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.513-524, 2018, 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anneaux en schiste par milliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.52-53, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minières de silex en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.56-57, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses chimiques de dépôts métalliques terrestres de la Manche (Agneaux, Hallstatt D2-D3 et Surtainville, BFa 3) : des compositions chimiques distinctes marquant deux horizons métalliques bien différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.223-238, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des morts, maison des vivants : une illustration à travers les vestiges néolithiques de la façade Atlantique au Ve millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tinevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-170, 2018, Archives d'Ecologie Préhistorique (AEP), 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 2500 à 800 avant notre ère : une première Europe économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny, H. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Manche, fleuve d’échanges, de la Préhistoire à Guillaume le Conquérant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP Editions, pp.28-42, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze : innovations et construction des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.78-81, 2018, 978-2-7535-6464-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts métalliques : l’exemple de La Chapelle-du-Bois-des-Faulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.94-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Tanguy Le roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-19, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-five Years Excavating Flint Mines in France and Belgium: an Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauzeur Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dagmara H. Werra and Marzena Woźny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between History and Archaeology: Papers in honour of Jacek Lech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.9-23, 2018, 9781784917722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermes et parcellaires du Bronze à Tatihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.92-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et mise en valeur des sites mégalithiques : expériences normandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Leduc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques : conservation et mise en valeur, un enjeu européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.125-148, 2018, 978-2-35842-021-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et contours de la géographie culturelle sur le littoral de la Manche entre le IIIe et le début du Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoërff; Marc Talon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement, Exchange and Identity in Europe in the 2nd and 1st Millennia BC: Beyond Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.63-78, 2017, 9781785707162. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv13nb8p8.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lame de soc d’araire du Rhin-Suisse-France orientale à Chens-sur-Léman (Haute-Savoie/France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirk Brandherm (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memento dierum antiquorum … Festschrift für Majolie Lenerz-de Wilde zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Archæologia Atlantica – Monographiae, Band 1, 978-3-942002-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour conclure : l’habitat et l’occupation des sols durant l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; INRAP, pp.337-342, 2017, Recherches archéologiques 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; INRAP, pp.13-31, 2017, Recherches archéologiques 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses chimiques des objets métalliques des dépôts terrestres du Bronze moyen et du Bronze final du nord-ouest de la France. Mise en évidence d'une chronologie basée sur des signatures identifiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaün Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVIIe-XIIIe siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.871-878, 2017, MAGE, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en-Bessin-Hupain, études de la plaine fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique du service régional de l'archéologie, Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation du sol en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; INRAP, pp.53-77, 2017, Recherches archéologiques 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses changent. Les modifications de la structure agraire au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire sur les rives de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.645-658, 2017, Mémoires d’archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audé Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Bronze moyen et Bronze final : la deuxième moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire de la Normandie au Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy-Langelin Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.215-236, 2017, MAGE, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports nouveaux sur l’origine du rempart de Yainville (Seine-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES ARCHÉOLOGIQUES DE HAUTE-NORMANDIE. CONCHES-EN-OUCHE, 5 ET 6 JUIN 2015 | Jean-Paul Ollivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.19-27, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une forme à l’autre : diversité des architectures domestiques du Néolithique moyen dans l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Philippe Chambon; Juan F. Gibaja; Gwenaëlle Goude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.331-351, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De terre et de bois : choix techniques pour l’implantation et le fonctionnement d’un moulin à eau au début du XIe siècle. Le cas de Colomby, La Perruque (Manche – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bouriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacottey, Luc; Rollier, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale. Actes du colloque international, Lons-le-Saunier du 2 au 5 nov. 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-360, 2016, Annales Littéraires 954, Série "Environnement, sociétés et archéologie", 20, vol. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society and environment in Southern France from the 3rd millennium BC to the beginning of the 2nd millennium BC: 2200 BC a tipping point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Meller, Helge Wolfgang Arz, Reinhard Jung und Roberto Risch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2200 BC – Ein Klimasturz als Ursache für den Zerfall der Alten Welt? / 2200 BC - A climatic breakdown as a cause for the collapse of the old world? 7th Archaeological Conference of Central Germany October 23–26, 2o14 in Halle (Saale) / 7. Mitteldeutscher Archäologentag vom 23. bis 26. Oktober 2o14 in Halle (Saale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-362, 2015, Tagungen des Landesmuseums für Vorgeschichte Halle 12/I, 978-3-944507-29-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire archéologique dans les représentations du phénomène viking en Normandie : faux ou usages de faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Ridel, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vikings dans l’empire franc. Impact, héritage, imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OREP, pp.97-101, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre, produire et transmettre autour de la Manche. Regards sur les comportements des homes entre Deverel Rimbury et post Deverel Rimbury en Normandie et dans le sud de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq; Walter and Brandherm; Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges de bons procédés: la céramique du Bronze final dans le nord-ouest de l'Europe ; actes du colloque international organisé à l'Université Libre de Bruxelles les 1er et 2 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReA-Patrimoine, 2013, Études d'archéologie, 978-94-6136-026-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en-Bessin-Huppain/Commes, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique du service régional de l'archéologie, 2012, Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze millénaires de métamorphoses des paysages fluviaux de la Seulles et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lespez, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Gestion de l'eau: sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque du Pôle Rural 3, MRSH Caen, pp.143-172, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éperons barrés et petites enceintes au Bronze final et au Premier Âge du fer en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-71, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de hauteur de La Tène finale en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-94, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruyère du Hamel à Condé-sur-Ifs : un site de La Tène ancienne dans la Plaine de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-166, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galop D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, p. 61-75, 2010, " Annales littéraires ", série " Environnement, Sociétés et Archéologie "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec le Bronze final ? Les haches à douille de type armoricain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roger Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.507-512, 2009, 978-2-915544-11-4. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.18321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux et les jours : la lente transformation des sociétés paysannes de l'âge du Bronze en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jean-paul demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie préventive dans le monde : apports de l'archéologie préventive à la connaissance du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.42-56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ferme à l'âge du Bronze à Nonant (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.48-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Detree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.74-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet collectif de recherche : archéologie, histoire et anthropologie de la presqu'île de La Hague : analyse sur la longue durée d'un espace naturel et social cohérent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Analyse sur la longue durée d'un espace naturel et social cohérent. Première année de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Maison de La Hague, p. 9-14, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans La Hague : un état de la documentation disponible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille anthropologique des incinérations : l'exemple de l'urne cinéraire d'Agneaux (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 115, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos de Mondeville &amp;quot;MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 25, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins cultuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.116-117, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un diagramme pollinique du forage à la reconstitution des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verron (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 39, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation et la gestion du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.60-65, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer dans La Hague : le site d'Urville-Nacqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-116, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de La Hague (Normandie, France), l'exemple de l'Anse Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, pp.31-43, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France... et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gallouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 19, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique agraire et alimentation végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d'Agneaux et ses dépôts (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.120-121, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie préventive : un changement d'échelle dans l'étude des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, p. 22, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons, fermes et villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.44-47, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes de La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-93, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche : archéologie, histoire et anthropologie de la presqu'île de La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, pp.9-14, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hague-Dike : délimitation territoriale et fortification du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.54-55, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoenvironnements bas-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire, les découvertes archéologiques de l'âge du Bronze 2300-800 av. JC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art, pp.40-41, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgistes, guerriers et agriculteurs : l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desfosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d'aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan; Inrap, pp.102, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’étude des parcellaires agricoles antiques et médiévaux : l’exemple de Cussy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Billard, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des campagnes aux portes de Bayeux. Recherches archéologiques menées dans le cadre de la construction de la déviation de la Route Nationale 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint-Lois du Bas Moyen Âge à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire aux portes de Saint-Lô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales de la Manche, pp.56-57, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nord, en regardant vers l'ouest : présentation liminaire du dépôt d'Escalles (Pas-de-Calais, Haut-de-France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'ouest sans perdre le nord, liber amicorum José Gomez de Soto. V. Ard, B. Boulestin, S. Boulud-Gazo, I. Kerouanton, C. Maitay, M. Mélin, M. Nordez dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 197 - 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECHERCHES ARCHÉOLOGIQUES PRÉVENTIVES, PATRIMOINE ET AMÉNAGEMENT DU TERRITOIRE DANS LA MÉGARÉGION DE PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-paris-mega-region.univ-rouen.fr/. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48390/a939-rq13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des écosystèmes autour des occupations mésolithiques et néolithiques du site d' Alizay (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 avril 2018. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en- Bessin-Hupain, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique du service régional de l'archéologie, Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-en-Bessin et Commes, le mont Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Gaulois aux Gallo-Romains (Ier siècle avant-IIe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains de Sel. Sel et salines du littoral bas-normand (Préhistoire-XIXe siècle). Entre Histoire et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernières-sur-Mer (Calvados), &amp;quot;rue du Maréchal Montgomery&amp;quot;, occupation du Néolithique ancien et nécropole de l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de la Hague (Normandie, France), l'exemple de l'Anse Saint-Martin. Archéologie, Histoire et Anthropolgie de la presqu'île de la Hague (Manche), Rapport du PCR, 1ère année de recherche, Le Tourp, pp. 31-43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague, analyse sur la longue durée d'un espace naturel et social cohérent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eterville: le Pré de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giazzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omonville-la-Petite: La Jupinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermanville (Manche) &amp;quot;Les casernes/Le Donaton&amp;quot;, un atelier de bouilleur de sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eculleville, Herqueville, Beaumont-Hague: Le Hague Dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORDRES ET DESORDRES DE L'ECONOMIE DES SOCIETES DURANT L'AGE DU BRONZE EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Basse-Normandie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de sondage à l’Oeillet, archipel de Chausey (Granville, Manche), OA-5349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camielsa Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2024, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de prospections archéologiques diachroniques sur les îles Saint-Marcouf (Saint-Marcouf, Manche), opération n°164770 SRA Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2023, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de sondages à la pointe de Dranguet, Réville, Manche, OA-5034 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2023, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de prospections sur le Domaine Public Maritime sur la côte du Val de Saire (Montfarville, Réville, Saint-Vaast-la-Hougue), Cotentin, Manche, OA-4710 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération : identification de Bien Culturel Maritime avec utilisation de détecteurs de métaux, Annoville (Manche) - Expertise Annoville 1, OA-5056 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen (Calvados) Rue Traversière ; 14, Avenue Georges-Clémenceau ; Hôpital Georges-Clémenceau ; Lotissement « Les Grands Jardins de Calix » (164568-164569). Dans le ventre de Caen : Diagnostic d’une carrière de pierre du quartier médiéval de Calix (XVe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dolbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2021, 272 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ver-sur-Mer (Calvados) « British Normandy Memorial » - 164249. Occupations littorales du Bronze final au Débarquement de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest (Cesson-Sévigné). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAP/Direction Scientifique et Technique/Grand-Ouest (dir.), Études avant aménagement d’un circuit de visite au Ranger Monument de la Pointe du Hoc et ses abords, Cricqueville-en-Bessin (14450), Calvados (14), Normandie, France, Contract ABM-p-2824, Task Order 003, INRAP/Direction scientifique et technique ; INRAP/Grand-Ouest ; Operation C124477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Direction Scientifique et Technique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou : Etude d’un territoire de l’âge du Bronze au premier âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 164143, INRAP Grand-Ouest. 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude d'un territoire de l'âge du Bronze au premier âge du Fer, Programme 2018-2020, 2ème année de recherche pluriannuelle, prospections thématiques, n°164143 SRA Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2020, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude du territoire de l'âge du Bronze au premier âge du Fer, Prospections thématiques, n°164143 SRA Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Normandie. 2019, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opération de prospections sur le Domaine Public Maritime des îles de Béniguet, kemenez, Litiri et Trielen (Le Conquet, Finistère), OA-3902 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2019, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duperret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau d'Observation du Littoral; CNAM - IntechMer. 2019, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Tatihou : Etude du territoire de l’âge du Bronze au premier âge du fer - Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lereverrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération de prospections, zone d'estran, Réville, Cotentin, Manche, OA-3147 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mercier-Delacourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2017, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.), Rapport final d'opération, Projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2017, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière Saingt à Fleury-sur-Orne (Calvados). Protection et étude d’une exploitation souterraine , in Dujardin L., Marcigny C. (dir.), La carrière Saingt à Fleury-sur-Orne (Calvados) ; Étude d’une carrière-refuge pour les civils lors de la Bataille de Caen (juin 44), RFO de fouille archéologique programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche et fouille programmée. Programme 2015-2017- 1ère année de recherche 2015. Le PCR &amp;quot;Étude de la plaine fermée de Port-en-Bessin : de l'âge du Bronze au début de l'Antiquité&amp;quot; et la fouille programmée du Mont-Castel à Port-en-Bessin/Commes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Grand Ouest. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Étude de la plaine fermée de Port-en-Bessin : de l'âge du Bronze à la fin de l'âge du Fer. Le site du Mont Castel à Port-en-Bessin et Commes (14). Opération 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Grand Ouest. 2015, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.). Rapport de Projet Collectif de Recherche (2015 : première année).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Delhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2015, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12. Du Moyen Âge à l’époque contemporaine, in Marcigny C., Mazet S. (dir.), Au bord de l’eau ! Les occupations humaines d’une berge de la Seine du Tardiglaciaire à nos jours ; Haute-Normandie, Eure (27), ALIZAY - Le Postel, Le Pré Rompu, Le Chêne, Le Port au Chanvre, Les Diguets ; IGOVILLE - Le Fort, Les Limais ; RFO de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2015, pp.51-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme n° 14. Approche spatiale et interactions homme/milieu. PCR 2014-2016 Peuplement de la plaine fermée de Port-en-Bessin. Rapport 2014-1ére année. Axe Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16-3525, ARTEHIS. 2014, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme n° 14 : Approche spatiale et interactions Homme/milieu. 2013-La plaine fermée de Port-en-Bessin. 2014-La plaine fermée de l'âge du Bronze à l'époque romaine. Projet Oppida de Normandie-Axe impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ghyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3397, ARTEHIS. 2013, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - L'espace rural dans le néolithique et à l'âge du Bronze.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId660"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard Vauterin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zvj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05353841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2025.10070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Matthews" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.8148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03931748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Puil-Texier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lemi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02940801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lereverrend" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farni&#233; Cristina Lobensteiner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Thierry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2018.64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14984" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02296870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4862" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02289100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damourette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.549" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1801" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02367599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02560995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02560994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Bossche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.813" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.924" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLF4NF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jeanne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lourdeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepaumier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lourdeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghesquiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paez-Rezende" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2001.1155" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2001.1165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1996.10146" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpala Rousselot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04125454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#252;ller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02889093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02167679v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/y4rg-ka63" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02093565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299023v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02093600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092725v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roberts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Cormack" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02133608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02093586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Baczkowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149794v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942795v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362839v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02265057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926511v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362792v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362800v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tsobgou Ahoupe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395271v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440711v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463086v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010129v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chantreuil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010133v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010130v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463098v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaum&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chantreuil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mertian de Muller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518832v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434206v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362735v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360873v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315401v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05026387v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05025721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100378410#" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130709v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/1092-archeocotentin-la-conquete-d-une-presqu-ile-300-000-a-30-av-j-c.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03663368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra21-lhabitat-rural-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03462985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-20-la-miniere-de-ri-orne/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902888v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.ouest-france.fr/archeologie-du-debarquement-9782737379505.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150725v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Tanguy Le Roux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298871v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295506v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01941008v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Yvon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061069v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793341v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793385v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tard Daphn&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793362v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742111v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793284v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175263v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010087v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colonna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verron (dir.)" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330415v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010086v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061062v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792114v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Araque Gonzalez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537680v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386909v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092563v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093683v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371786v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272214" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371779v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525872v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371785v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371777v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581795v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513877v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579252v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130855v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699388" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07v0x.8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676887v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71652-3_10" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71652-3_10" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210986v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685954v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679983v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0284" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513762v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940241v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296919v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296923v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02297642v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158647v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Denmat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02297633v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935204v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298916v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298920v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150186v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158530v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296909v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296929v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Tanguy Le&#160;roux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298699v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978601v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940886v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942203v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourgeois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13nb8p8.9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942199v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282551v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926417v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala&#252;n Jonathan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940875v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926343v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878799v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Billand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02268773v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801220v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bouriez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deshayes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245488v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060862v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745660v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548592v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963252v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6382" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963296v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernardeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6402" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963357v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6502" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077792v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roger Bourhis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rivallain" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18321" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345787v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010127v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010108v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010094v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010100v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010099v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010093v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010115v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463103v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cliquet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010113v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Detree" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010103v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010089v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010097v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010111v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010098v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010092v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010090v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010102v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010128v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010106v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010101v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060855v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nager" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060840v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974955v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03780292v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumas" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/a939-rq13" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01957493v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275580v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lefort" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783250v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336833v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010135v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010136v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010400v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juhel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010358v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274206v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010363v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345298v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243815v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975049v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975044v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975403v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376849v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376852v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188598v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070258v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975161v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148600v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975294v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mercier-Delacourte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020164v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020200v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637873v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delhommeau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043570v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girault" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043553v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ghyselinck" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893966v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard Vauterin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zvj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05353841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2025.10070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Matthews" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.8148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03931748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Puil-Texier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lemi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lereverrend" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02940801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farni&#233; Cristina Lobensteiner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Thierry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2018.64" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14984" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02296870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4862" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02289100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damourette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilgrain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.549" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1801" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02367599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02560995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02560994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Bossche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.813" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.924" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLF4NF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jeanne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepaumier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lourdeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lourdeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghesquiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123419v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paez-Rezende" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2001.1155" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2001.1165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1996.10146" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpala Rousselot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04125454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#252;ller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02889093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02167679v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/y4rg-ka63" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roberts" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Cormack" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299023v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02093600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Langelin Emmanuelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02093565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02133608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02093586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Baczkowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149794v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942795v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362839v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02265057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362800v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tsobgou Ahoupe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395271v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440711v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463086v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010131v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010129v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chantreuil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010130v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010133v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463098v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaum&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chantreuil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mertian de Muller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518832v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434206v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Le Moigne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02362735v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360873v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05026387v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05025721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337586v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sheridan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pioffet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805830863" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061723v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100378410#" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03663368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra21-lhabitat-rural-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130709v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/1092-archeocotentin-la-conquete-d-une-presqu-ile-300-000-a-30-av-j-c.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03462985v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-20-la-miniere-de-ri-orne/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02902888v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.ouest-france.fr/archeologie-du-debarquement-9782737379505.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Tanguy Le Roux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298871v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01941008v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Yvon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295506v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061069v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793385v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tard Daphn&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793341v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783241v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742111v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793284v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792917v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793024v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792743v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792843v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010087v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colonna" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verron (dir.)" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010086v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02061062v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792114v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537680v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103089v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Araque Gonzalez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577516v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577521v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148704v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092563v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093683v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525872v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Gabillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371779v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272214" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371777v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581795v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513877v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130855v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699388" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07v0x.8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210986v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676887v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-71652-3_10" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71652-3_10" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687240v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685954v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0284" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513762v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02297633v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935204v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02297642v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158647v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Denmat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296919v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940241v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158530v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298920v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150186v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296909v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296929v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Tanguy Le&#160;roux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02298699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296912v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978601v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942203v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourgeois" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13nb8p8.9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942199v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940886v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940840v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926417v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala&#252;n Jonathan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282551v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926343v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878799v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Billand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02268773v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801220v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bouriez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deshayes" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245488v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060862v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548592v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745660v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963252v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6382" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963296v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernardeau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6402" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963357v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6502" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077792v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roger Bourhis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rivallain" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18321" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345787v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010103v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010113v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Detree" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463103v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cliquet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010093v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010115v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010099v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010127v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010100v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010108v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010094v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010089v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010097v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010111v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010128v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010098v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010102v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010092v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010090v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010106v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010101v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nager" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060840v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974955v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03780292v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/a939-rq13" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01957493v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275580v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lefort" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336833v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010135v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010136v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010358v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010400v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juhel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274206v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010363v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345298v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243815v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975049v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975044v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975403v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376849v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376852v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188598v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070258v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975161v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148600v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975294v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mercier-Delacourte" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020164v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020200v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637873v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delhommeau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043570v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girault" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043553v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ghyselinck" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893966v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>