--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -229,239 +229,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On scaling limits of random trees and maps with a prescribed degree sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mesoscopic geometry of sparse random maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kortchemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.125⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1305-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697667v1</w:t>
+                <w:t xml:space="preserve">hal-03798653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mesoscopic geometry of sparse random maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On scaling limits of random trees and maps with a prescribed degree sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.1305-1345. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.317-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798653v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite stable Boltzmann planar maps are subdiffusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -586,51 +586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markovian explorations of random planar maps are roundish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite random planar maps related to Cauchy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Budd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,51 +937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast planar maps get swallowed by a peeling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,51 +1963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmarzouk.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03287273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423027v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741473v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Budd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.82" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548317000050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmarzouk.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03287273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423027v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741473v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Budd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.82" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548317000050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>