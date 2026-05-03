--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -671,378 +671,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits of random bipartite planar maps with a prescribed degree sequence</w:t>
+                <w:t xml:space="preserve">On scaling limits of planar maps with stable face-degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (3), pp.448-503. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1089-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rsa.20773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v15-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423027v2</w:t>
+                <w:t xml:space="preserve">hal-01741473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On scaling limits of planar maps with stable face-degrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infinite random planar maps related to Cauchy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Budd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v15-40⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.749-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741473v2</w:t>
+                <w:t xml:space="preserve">hal-01510080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite random planar maps related to Cauchy processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How fast planar maps get swallowed by a peeling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.749-791. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (18), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510080v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast planar maps get swallowed by a peeling process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling limits of random bipartite planar maps with a prescribed degree sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (18), 11 p. </w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.448-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-ECP123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rsa.20773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719797v1</w:t>
+                <w:t xml:space="preserve">hal-01423027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simply generated non-crossing partitions</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmarzouk.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03287273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423027v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741473v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Budd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.82" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548317000050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmarzouk.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03287273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741473v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-40" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Budd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.82" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423027v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548317000050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>