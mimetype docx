--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -671,300 +671,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On scaling limits of planar maps with stable face-degrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How fast planar maps get swallowed by a peeling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.1089-1122. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (18), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v15-40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741473v2</w:t>
+                <w:t xml:space="preserve">hal-01719797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite random planar maps related to Cauchy processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On scaling limits of planar maps with stable face-degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.82⟩</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1089-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v15-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510080v1</w:t>
+                <w:t xml:space="preserve">hal-01741473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast planar maps get swallowed by a peeling process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infinite random planar maps related to Cauchy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Budd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (18), 11 p. </w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.749-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-ECP123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jep.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719797v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling limits of random bipartite planar maps with a prescribed degree sequence</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmarzouk.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03287273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741473v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-40" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Budd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.82" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423027v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548317000050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmarzouk.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1906" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03287273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2821" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741473v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Budd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.82" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423027v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548317000050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>