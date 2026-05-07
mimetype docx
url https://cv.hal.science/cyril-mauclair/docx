--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -481,295 +481,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Laser Patterning of Metals Commonly Used in Medical Industry: Surface Roughness Control with Energy Gradient Pulse Sequences</w:t>
+                <w:t xml:space="preserve">Nondestructive inspection of surface nanostructuring using label-free optical super-resolution imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Leggio</w:t>
+                <w:t xml:space="preserve">Alberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Di Maio</w:t>
+                <w:t xml:space="preserve">Alain Abou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Pascale-Hamri</w:t>
+                <w:t xml:space="preserve">David Pallares Aldeiturriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Egaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi14020251⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.6008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32735-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892220v1</w:t>
+                <w:t xml:space="preserve">hal-04069396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive inspection of surface nanostructuring using label-free optical super-resolution imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Laser Patterning of Metals Commonly Used in Medical Industry: Surface Roughness Control with Energy Gradient Pulse Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Leggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Aguilar</w:t>
+                <w:t xml:space="preserve">Yoan Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Abou Khalil</w:t>
+                <w:t xml:space="preserve">Alina Pascale-Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pallares Aldeiturriaga</w:t>
+                <w:t xml:space="preserve">Gregory Egaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xxx Sedao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.6008. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32735-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi14020251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069396v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Femtosecond Laser and Porcine Crystalline Lens Interactions by Optical Microscopy</w:t>
               </w:r>
@@ -941,51 +941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.2074. </w:t>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astigmatism and spherical aberrations as main causes for degradation of ultrafast laser-induced cavitation in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,453 +1151,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency periodic patterns driven by non-radiative fields coupled with Marangoni convection instabilities on laser-excited metal surfaces</w:t>
+                <w:t xml:space="preserve">Comparative Study of Ultraviolet and Infrared Femtosecond Laser Irradiation on Textile Polymers PET and PA66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rudenko</w:t>
+                <w:t xml:space="preserve">Erieta-Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abou-Saleh</w:t>
+                <w:t xml:space="preserve">Hyeon Jin Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pigeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Garrelie</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2961/jlmn.2020.03.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03060625v1</w:t>
+                <w:t xml:space="preserve">hal-03052258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Ultraviolet and Infrared Femtosecond Laser Irradiation on Textile Polymers PET and PA66</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hyeon Jin Jung</w:t>
+                <w:t xml:space="preserve">Non-Diffractive Bessel Beams for Ultrafast Laser Scanning Platform and Proof-Of-Concept Side-Wall Polishing of Additively Manufactured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2961/jlmn.2020.03.2015⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi11110974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052258v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02983623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Diffractive Bessel Beams for Ultrafast Laser Scanning Platform and Proof-Of-Concept Side-Wall Polishing of Additively Manufactured Parts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+                <w:t xml:space="preserve">High-frequency periodic patterns driven by non-radiative fields coupled with Marangoni convection instabilities on laser-excited metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bidron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">F. Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi11110974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02983623v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03060625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of surfaces on the nanoscale by topography-mediated selection of quasi-cylindrical and plasmonic waves</w:t>
+                <w:t xml:space="preserve">Amplification and regulation of periodic nanostructures in multipulse ultrashort laser-induced surface evolution by electromagnetic-hydrodynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
@@ -1628,106 +1628,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2018-0206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.235412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02003580v1</w:t>
+                <w:t xml:space="preserve">hal-02309638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification and regulation of periodic nanostructures in multipulse ultrashort laser-induced surface evolution by electromagnetic-hydrodynamic simulations</w:t>
+                <w:t xml:space="preserve">Self-organization of surfaces on the nanoscale by topography-mediated selection of quasi-cylindrical and plasmonic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
@@ -1758,82 +1758,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (23), </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.235412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2018-0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309638v1</w:t>
+                <w:t xml:space="preserve">ujm-02003580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pulse repetition rate on morphology and material removal rate of ultrafast laser ablated metallic surfaces</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,90 +1953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive and Substractive Surface Structuring by Femtosecond Laser Induced Material Ejection and Redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Pascale-Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2087,77 +2087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption by surface nanoholes and nanobumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biointerphases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t>
@@ -2570,325 +2570,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four technics of surface roughness assessment of corneal lamellar cuts</w:t>
+                <w:t xml:space="preserve">Comparison of four methods of surface roughness assessment of corneal stromal bed after lamellar cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gain</w:t>
+                <w:t xml:space="preserve">Clotilde Jumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jumelle</w:t>
+                <w:t xml:space="preserve">Alina Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Egaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Mauclair</w:t>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.02382⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.4974-4986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.8.004974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634360v1</w:t>
+                <w:t xml:space="preserve">hal-01634361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four methods of surface roughness assessment of corneal stromal bed after lamellar cutting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of four technics of surface roughness assessment of corneal lamellar cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Jumelle</w:t>
+                <w:t xml:space="preserve">C. Jumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Hamri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+                <w:t xml:space="preserve">A. Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">G. Egaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (11), pp.4974-4986. </w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.8.004974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.02382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634361v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ high-resolution visualization of laser-induced periodic nanostructures driven by optical feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,4576 +2968,4600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01652103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of macromolecules into the endothelium of whole ex vivo human cornea by femtosecond laser-activated carbon nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Jumelle</w:t>
+                <w:t xml:space="preserve">Fast Uniform Micro Structuring of DLC Surfaces Using Multiple Ultrashort Laser Spots through Spatial Beam Shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Egaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100 (8), bjophthalmol--2015. </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.1178-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2016.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415729v1</w:t>
+                <w:t xml:space="preserve">hal-01415751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Uniform Micro Structuring of DLC Surfaces Using Multiple Ultrashort Laser Spots through Spatial Beam Shaping</w:t>
+                <w:t xml:space="preserve">The effects of femtosecond laser-textured Ti-6Al-4V on wettability and cell response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Ophélie Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Granier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+                <w:t xml:space="preserve">Stéphane Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2016.08.124⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415751v1</w:t>
+                <w:t xml:space="preserve">hal-01342895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of femtosecond laser-textured Ti-6Al-4V on wettability and cell response</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitation and relaxation dynamics in ultrafast laser irradiated optical glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Bourgade</w:t>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Bonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.072⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2016.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342895v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01432499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and relaxation dynamics in ultrafast laser irradiated optical glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivery of macromolecules into the endothelium of whole ex vivo human cornea by femtosecond laser-activated carbon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
+                <w:t xml:space="preserve">Julien Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/hpl.2016.45⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (8), bjophthalmol--2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01432499v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of molecules into human corneal endothelial cells by carbon nanoparticles activated by femtosecond laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothile Jumelle</w:t>
+                <w:t xml:space="preserve">Elaboration of submicron structures on PEEK polymer by femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beaugiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pascale-Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132023⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 327, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414841v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of submicron structures on PEEK polymer by femtosecond laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Salvia</w:t>
+                <w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Pascale-Hamri</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.163⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.055002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114174v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser nano/micro patterning of titanium influences mesenchymal stem cell adhesion and commitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ximena Zapata</w:t>
+                <w:t xml:space="preserve">Ultrafast laser spatial beam shaping based on Zernike polynomials for surface processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Larochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-6041/10/5/055002⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.6542-6552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.006542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414931v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear rate control of peek surfaces modified by femtosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Pascale-Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 357, pp.1541. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.204⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser spatial beam shaping based on Zernike polynomials for surface processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Transfer of molecules into the endothelial cells of whole human corneas using carbon nanoparticles activated by femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothile Jumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Benayoun</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.006542⟩</w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (S255), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2015.0596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414969v1</w:t>
+                <w:t xml:space="preserve">hal-01414944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of molecules into the endothelial cells of whole human corneas using carbon nanoparticles activated by femtosecond laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Delivery of molecules into human corneal endothelial cells by carbon nanoparticles activated by femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothile Jumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2015.0596⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414944v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser micro-cutting of stainless steel and PZT using a modulated line of multiple foci formed by spatial beam shaping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal laser pulse design for material processing on ultrafast scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-8081-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2014.11.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01114177v1</w:t>
+                <w:t xml:space="preserve">ujm-00911802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal laser pulse design for material processing on ultrafast scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">Intensity profile distortion at the processing image plane of a focused femtosecond laser below the critical power: Analysis and counteraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pietroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-8081-9⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2014.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00911802v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity profile distortion at the processing image plane of a focused femtosecond laser below the critical power: Analysis and counteraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
+                <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.13091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.013091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01114175v1</w:t>
+                <w:t xml:space="preserve">ujm-00997831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+                <w:t xml:space="preserve">Novel industrial laser etching technics for sensors miniaturization applied to biomedical: a comparison of simulation and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zelgowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fogarassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8967, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.013091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00997831v1</w:t>
+                <w:t xml:space="preserve">hal-01114172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel industrial laser etching technics for sensors miniaturization applied to biomedical: a comparison of simulation and experimental approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Antoni</w:t>
+                <w:t xml:space="preserve">Role of free carriers excited by ultrafast Bessel beams for submicron structuring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.076108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.7.076108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2037736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114172v1</w:t>
+                <w:t xml:space="preserve">ujm-01045069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of free carriers excited by ultrafast Bessel beams for submicron structuring applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+                <w:t xml:space="preserve">Ultrafast laser micro-cutting of stainless steel and PZT using a modulated line of multiple foci formed by spatial beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pietroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2014.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.7.076108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-01045069v1</w:t>
+                <w:t xml:space="preserve">hal-01114177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and control of ultrafast laser-induced isotropic and anisotropic nanoscale-modulated index patterns in bulk fused silica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser induced electronic and structural modifications in bulk fused silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.001755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.133502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4822313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00867291v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00869169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser induced electronic and structural modifications in bulk fused silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Photoinscription domains for ultrafast laser writing of refractive index changes in BK7 borosilicate crown optical glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruiz de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4822313⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.000067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00869169v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00767613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinscription domains for ultrafast laser writing of refractive index changes in BK7 borosilicate crown optical glass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Endothelial graft precutting from the epithelial and endothelial side with the femtosecond laser, on cornea stored in a new corneal bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Egaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.000067⟩</w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (s252), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4761.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00767613v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial graft precutting from the epithelial and endothelial side with the femtosecond laser, on cornea stored in a new corneal bioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of delivery of molecules into corneal endothelium using nanoparticles activated by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothile Jumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Campolmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Piselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Egaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Ophthalmologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (s252), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4761.x⟩</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.S045.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114165v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of delivery of molecules into corneal endothelium using nanoparticles activated by femtosecond laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+                <w:t xml:space="preserve">Investigation and control of ultrafast laser-induced isotropic and anisotropic nanoscale-modulated index patterns in bulk fused silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.S045.x⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.001755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114167v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00867291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of ultrafast laser-induced bulk nanogratings in fused silica via pulse time envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Zamfirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (12), pp.12997. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.012997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00701394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved imaging of laser-induced refractive index changes in transparent media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-pulse ultrafast laser imprinting of axial dot arrays in bulk glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huot Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Audouard</w:t>
+                <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.325-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.000325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3527937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00573035v1</w:t>
+                <w:t xml:space="preserve">ujm-00561720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-pulse ultrafast laser imprinting of axial dot arrays in bulk glasses</w:t>
+                <w:t xml:space="preserve">Optimization of the Energy Deposition in Glasses with Temporally-Shaped Femtosecond Laser Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingolf-Volker Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2011.03.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.000325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00561720v1</w:t>
+                <w:t xml:space="preserve">ujm-00610952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Energy Deposition in Glasses with Temporally-Shaped Femtosecond Laser Pulses</w:t>
+                <w:t xml:space="preserve">Multipoint focusing of single ultrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingolf-Volker Hertel</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingolf V. Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2961/jlmn.2011.03.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2011.03.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00610952v1</w:t>
+                <w:t xml:space="preserve">ujm-00652098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipoint focusing of single ultrafast laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved imaging of laser-induced refractive index changes in transparent media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Bonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2961/jlmn.2011.03.0013⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.033703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3527937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00652098v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00573035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosize structural modifications with polarization functions in ultrafast laser irradiated fused silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M. Burakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (24), pp.24809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.024809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00542991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size corrections during ultrafast laser induced refractive index changes in bulk transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (1), pp.45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2961/jlmn.2009.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00375080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic ultrafast laser spatial tailoring for parallel micromachining of photonic devices in transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (5), pp.3531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.17.003531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00363750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser photoinscription of polarization sensitive devices in bulk silica glass</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Fabrication of Circular Cross Section Waveguide in Two Dimensions with a Dynamical Slit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.17.009515⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (12), pp.2236-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1054660X0923008X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00387072v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00447363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fabrication of Circular Cross Section Waveguide in Two Dimensions with a Dynamical Slit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser photoinscription of polarization sensitive devices in bulk silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1054660X0923008X⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (12), pp.9515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.17.009515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00447363v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00387072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser writing of homogeneous longitudinal waveguides in glasses using dynamic wavefront correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (8), pp.5841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/oe.16.005481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00270505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size correction in ultrafast laser processing of fused silica by temporal pulse shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Bonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingolf V. Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (2), pp.021921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2958345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00300746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effects of spherical aberration on ultrafast laser-induced refractive index variation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (19), pp.12395-12408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.15.012395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00180603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7547,51 +7571,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Determination of the Nonlinear Refractive Index or Pulse Duration in the Visible Range Using Z-Scan-Based Technique: Application to Fused Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7626,173 +7650,173 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive inspection of surface nanostructuring using label-free optical super-resolution imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pallares Aldeiturriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7802,600 +7826,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Ptychography Microscopy for Rapid Characterization of Ultrafast Irradiated Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninfa del Carmen Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04250424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and in situ microscopic observation of femtosecond laser induced incisions in the crystalline lens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X Sedao</w:t>
+                <w:t xml:space="preserve">Ultrafast laser induced cavitation bubbles in water in the presence of optical aberrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454589v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser induced cavitation bubbles in water in the presence of optical aberrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Decq</w:t>
+                <w:t xml:space="preserve">Histological and in situ microscopic observation of femtosecond laser induced incisions in the crystalline lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03454613v1</w:t>
+                <w:t xml:space="preserve">hal-03454589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing with optimized wavefront modulation by liquid crystral based spatial light modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, San Diego, United States. pp.21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2594477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser spatial beam shaping using an optically addressed liquid crystal optical valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online Only, United States. pp.18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2566548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipulse dynamics of ultrashort laser interaction with metal targets by coupled electromagnetic and hydrodynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8450,73 +8474,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02045170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast nanostructuring of metals, coupled EM and hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8571,100 +8595,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAMN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sankt Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02471514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced ultrafast laser Bessel beam for hybrid machining in metallic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8692,337 +8716,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02471544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Laser-Induced Surface and Bulk Nanostructuring: Similarities Revealed by Electromagnetic Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">Electromagnetic roughness-driven mechanisms of ultrashort laser-induced ripple formation on metal and dielectric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudenko Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Photo-Excited Processes and Applications – ICPEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">8th international workshop on Laser Induced Periodic Surface Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02018947v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic roughness-driven mechanisms of ultrashort laser-induced ripple formation on metal and dielectric surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X Sedao</w:t>
+                <w:t xml:space="preserve">Ultrafast Laser-Induced Surface and Bulk Nanostructuring: Similarities Revealed by Electromagnetic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international workshop on Laser Induced Periodic Surface Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">11th International Conference on Photo-Excited Processes and Applications – ICPEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025834v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02018947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of ultrafast laser induced micro nano structures using structured light illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9050,2216 +9074,2216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE LASE Photonics WEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States. pp.1009220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des structures curvilignes multi-échelles obtenue par laser femtoseconde sur la migration des cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mecabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards top-hat spatial shaping of ultrafast laser beam based on Zernike polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multiscale and curved structures on the behavior stem cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society, E-MRS 2016, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore size assessment during corneal endothelial cells permeabilization by femtosecond laser activated carbon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothile Jumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Observation of Ultrafast Laser Induced Periodic Surface Structures on Metals by Optical Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundio Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany. pp.CM\_2\_4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast imaging of free carriers: a controlled dynamics with chirped nondiffractive Bessel beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+                <w:t xml:space="preserve">Phase extraction through multistep vortex filtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abundio Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2014, Laser Applications in Microelectronic and Optoelectronic Manufacturing (LAMOM) XIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème édition des Journées " IMAGERIE OPTIQUE NON CONVENTIONNELLE " 19 et 20 mars 2014, ESPCI, 10 rue Vauquelin, Paris Amphithéâtre Langevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00958892v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01017408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser activated carbon nanoparticles for corneal gene therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distortion of the intensity profile at the processing image plane of a focused femtosecond laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pietroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01017467v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01017402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser beam tailoring for efficient surface and bulk processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Ultrafast Laser Nanostructuring of Glasses using Temporal and Spatial Pulse Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Focused Ion Beam (LFIB) technologies for photonics collocated with the Euro-Asian conference on Integrated and Micro optics, namely, the European Conference on Integrated Optics (ECIO 17th) and the Asian MicroOptics Conference (MOC 19th)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides Barcelona Spain July 27-31, 2014 ISBN: 978-1-55752-820-9 Femtosecond Processing and Writing (BW2D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BGPP.2014.BW2D.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01017390v1</w:t>
+                <w:t xml:space="preserve">hal-01114173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Ultrafast Laser Nanostructuring of Glasses using Temporal and Spatial Pulse Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser beam tailoring for efficient surface and bulk processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides Barcelona Spain July 27-31, 2014 ISBN: 978-1-55752-820-9 Femtosecond Processing and Writing (BW2D)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Focused Ion Beam (LFIB) technologies for photonics collocated with the Euro-Asian conference on Integrated and Micro optics, namely, the European Conference on Integrated Optics (ECIO 17th) and the Asian MicroOptics Conference (MOC 19th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BGPP.2014.BW2D.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114173v1</w:t>
+                <w:t xml:space="preserve">ujm-01017390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase extraction through multistep vortex filtering.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abundio Davila</w:t>
+                <w:t xml:space="preserve">High aspect ratio submicron fabrication in bulk dielectrics with non-diffractive ultrafast Bessel beams; dynamics and interaction regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Garcia-Marquez</w:t>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition des Journées " IMAGERIE OPTIQUE NON CONVENTIONNELLE " 19 et 20 mars 2014, ESPCI, 10 rue Vauquelin, Paris Amphithéâtre Langevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01017408v1</w:t>
+                <w:t xml:space="preserve">ujm-01016712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of the intensity profile at the processing image plane of a focused femtosecond laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of submicron periodic structures on polymer surfaces by femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01017402v1</w:t>
+                <w:t xml:space="preserve">ujm-01017477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio submicron fabrication in bulk dielectrics with non-diffractive ultrafast Bessel beams; dynamics and interaction regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Ultrafast imaging of free carriers: a controlled dynamics with chirped nondiffractive Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West 2014, Laser Applications in Microelectronic and Optoelectronic Manufacturing (LAMOM) XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.896711, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2039119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01016712v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00958892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of submicron periodic structures on polymer surfaces by femtosecond laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Hammouti</w:t>
+                <w:t xml:space="preserve">Femtosecond laser activated carbon nanoparticles for corneal gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothile Jumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Campolmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01017477v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01017467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial shaping of femtosecond laser beam for high speed multi-scale surface structuring of materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of ultrafast laser-induced nanopatterns in bulk silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Zamfirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Congress on Laser Advanced Materials Processing LAMP2013 July 23-26, 2013 Toki Messe, Niigata, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, niigata, Japan</w:t>
+              <w:t xml:space="preserve">EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01017416v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00867299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ultrafast laser-induced nanopatterns in bulk silica glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved dynamics of ultrafast Bessel and Gaussian beam propagation and energy deposition in transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00867299v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00867301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved dynamics of ultrafast Bessel and Gaussian beam propagation and energy deposition in transparent materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+                <w:t xml:space="preserve">Investigation and Control of Ultrafast Laser-Induced Nanoscale Patterns in Bulk Fused Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Mishchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00867301v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00829155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and Control of Ultrafast Laser-Induced Nanoscale Patterns in Bulk Fused Silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial shaping of femtosecond laser beam for high speed multi-scale surface structuring of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pietroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cargese, France</w:t>
+              <w:t xml:space="preserve">The 6th International Congress on Laser Advanced Materials Processing LAMP2013 July 23-26, 2013 Toki Messe, Niigata, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00829155v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01017416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and control of ultrafast laser-induced nanoscale patterns in bulk dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Zamfirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies ALT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Thun, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00729090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Laser Machining of Micro Grooves in Metals with Spatially Optimized Intensity Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pietroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11278,1319 +11302,1319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th international conference on laser precision microfabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. p85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00750914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications in bulk fused silica after interaction with ultrashort laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Golden Sands, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00677305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipoint focusing of single ultrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isamu Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved imaging of bulk a-SiO2 upon various ultrashort excitation sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Bonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2011 Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XI (Proceedings Volume)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.876687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00572201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Observation of Energy Deposition in Fused Silica by Ultrashort Laser Pulses in Single and Cumulative Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Bonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, San José, CA, United States. pp.CMBB7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00494954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct time resolved observation of energy deposition by ultrashort laser pulses in fused silica</w:t>
+                <w:t xml:space="preserve">Dynamic ultrafast laser beam tailoring for multispot photo-inscription of photonic devices in bulk transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jörn Bonse</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. LAMP the 5th International Congress on Laser Advanced Materials Processing. (2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE Advanced Fabrication Technologies for Micro/Nano Optics and Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00450916v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00380500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic ultrafast laser beam tailoring for multispot photo-inscription of photonic devices in bulk transparent materials</w:t>
+                <w:t xml:space="preserve">Direct time resolved observation of energy deposition by ultrashort laser pulses in fused silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Bonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE Advanced Fabrication Technologies for Micro/Nano Optics and Photonics II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Proc. LAMP the 5th International Congress on Laser Advanced Materials Processing. (2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00380500v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00450916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive spatio-temporal techniques for smart ultrafast laser processing of optical glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mishchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress on Applications of Lasers &amp; Electro-Optics, ICALEO 2009 ICALEO Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00450902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing laser-induced refractive index changes in “thermal” glasses</w:t>
+                <w:t xml:space="preserve">Size corrections during ultrafast laser induced refractive index changes in bulk transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Power Laser Ablation Conference, HPLA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Taos, United States</w:t>
+              <w:t xml:space="preserve">Proc. Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00300793v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00376534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size corrections during ultrafast laser induced refractive index changes in bulk transparent materials</w:t>
+                <w:t xml:space="preserve">Designing laser-induced refractive index changes in “thermal” glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">High-Power Laser Ablation Conference, HPLA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Taos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00376534v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00300793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing laser-induced refractive index changes in &amp;quot;thermal&amp;quot; glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Power Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Taos, United States. pp.700518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.783449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00300797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12600,91 +12624,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Laser Processing using Optimized Spatial Beam Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Université Jean Monnet Saint Etienne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04506968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12694,100 +12718,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal ultrafast laser tailoring for bulk functionalization of transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université Jean Monnet - Saint-Etienne; Freie Universität (Berlin), 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010STET4001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00488647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12797,172 +12821,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing laser-induced refractive index changes in “thermal” glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Corkum, K. Nelson, R. Schoenlein, S. de Silvestri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Phenomena XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.970, 2009, Springer Series in Chemical Physics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00542992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13109,51 +13133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Najih" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29026/oes.2025.250002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05116972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudebs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Bilal Zinoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08502-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aouimeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Egaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11030255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14020251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallares Aldeiturriaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32735-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03598307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05967-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Saint-Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.439331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03060625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Saleh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrelie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-Katerina Koussi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jin Jung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2020.03.2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02983623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11110974" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02003580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2018-0206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sedao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascale-Hamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02003589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11122456" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02046693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stoian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colombier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01948749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Brulez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Contraires" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larochette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy-Orban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa9a4e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jumelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.02382" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jumelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Hamri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01652103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16646-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307610" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Saint-Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2016.08.124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Raimbault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01432499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Bonse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mishchik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.45" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothile Jumelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascale-Hamri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.163" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RGK9Q7F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006542" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2015.0596" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.11.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FC7CDTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00911802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8081-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.08.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQWK0NJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zelgowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fogarassy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037736" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01045069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.076108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001755" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00869169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822313" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00767613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ferrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz de la Cruz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4761.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piselli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.S045.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00701394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Zamfirescu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.012997" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00573035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3527937" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00561720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huot Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000325" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00610952v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf-Volker Hertel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.03.108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00652098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf V. Hertel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2011.03.0013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Burakov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024809" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00375080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2009.01.0009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00363750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.003531" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00387072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.17.009515" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00447363v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0923008X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.16.005481" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00300746v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958345" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012395" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05062031v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04250424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninfa del Carmen Lozano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454613v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie de Saint-Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542322" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594477" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454547v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2566548" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02471514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02471544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudenko Anton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414957v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abundio Davila" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00958892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017467v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campolmi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017390v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2014.BW2D.6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017477v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017416v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867299v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00829155v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00729090v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00750914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00677305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00677309v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Miyamoto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572201v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876687" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00494954v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00450916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00450902v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00300793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376534v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00300797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.783449" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04506968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488647v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET4001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Najih" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29026/oes.2025.250002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05116972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudebs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Bilal Zinoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08502-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aouimeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Egaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11030255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abou Khalil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallares Aldeiturriaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32735-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leggio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Maio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale-Hamri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14020251" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03598307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05967-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Saint-Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bertail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.439331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-Katerina Koussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jin Jung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2020.03.2015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02983623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bidron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11110974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03060625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Saleh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrelie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02003580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2018-0206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sedao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascale-Hamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02003589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11122456" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02046693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stoian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colombier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01948749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Brulez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Contraires" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larochette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Trannoy-Orban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa9a4e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jumelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Hamri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jumelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.02382" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01652103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16646-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Saint-Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2016.08.124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Raimbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PXZVBF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01432499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Bonse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mishchik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.45" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307610" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammouti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascale-Hamri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.163" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RGK9Q7F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Zapata" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/10/5/055002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006542" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D01JH5DH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothile Jumelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2015.0596" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00911802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8081-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.08.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQWK0NJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zelgowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fogarassy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01045069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.076108" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.11.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FC7CDTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00869169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822313" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00767613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ferrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz de la Cruz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4761.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piselli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.S045.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001755" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00701394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Zamfirescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.012997" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00561720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huot Nicolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000325" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00610952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf-Volker Hertel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.03.108" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00652098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf V. Hertel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2011.03.0013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00573035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3527937" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Burakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024809" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00375080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2009.01.0009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00363750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.003531" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00447363v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0923008X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00387072v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.17.009515" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.16.005481" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00300746v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958345" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012395" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05062031v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04250424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninfa del Carmen Lozano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232803" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454613v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie de Saint-Jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542322" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594477" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454547v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2566548" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02471514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02471544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudenko Anton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Saleh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02018947v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375283v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abundio Davila" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2014.BW2D.6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00958892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039119" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campolmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867301v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00829155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01017416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00729090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00750914v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00677305v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00677309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Miyamoto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876687" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00494954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380500v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00450916v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00450902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376534v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00300793v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00300797v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.783449" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04506968v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488647v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET4001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>