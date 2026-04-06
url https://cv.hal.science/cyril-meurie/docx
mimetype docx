--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -917,291 +917,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple-Objects Recognition Method Based on Region Similarity Measures: Application to Roof Extraction from Orthophotoplans</w:t>
+                <w:t xml:space="preserve">Building roof segmentation from aerial images using a line and region based watershed segmentation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif El Drissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Merabet</w:t>
+                <w:t xml:space="preserve">Youssef Elmerabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (11), 12p. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, p3172-3203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14569/IJACSA.2015.061139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s150203172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525204v1</w:t>
+                <w:t xml:space="preserve">hal-01263490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building roof segmentation from aerial images using a line and region based watershed segmentation technique</w:t>
+                <w:t xml:space="preserve">A Multiple-Objects Recognition Method Based on Region Similarity Measures: Application to Roof Extraction from Orthophotoplans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Elmerabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Abdellatif El Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raja Touahni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, p3172-3203. </w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s150203172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2015.061139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263490v1</w:t>
+                <w:t xml:space="preserve">hal-01525204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images aériennes par coopération LPE-régions et LPE-contours. Application à la caractérisation de toitures</w:t>
               </w:r>
@@ -1226,64 +1226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Touahni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 206, pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1311,256 +1311,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l’analyse d’images et la connaissance de la Propagation des signaux pour la Localisation</w:t>
+                <w:t xml:space="preserve">Toward accurate localization in guided transport: combining GNSS data and imaging information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 218, 4p</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854088v1</w:t>
+                <w:t xml:space="preserve">hal-00879677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate localization in guided transport: combining GNSS data and imaging information</w:t>
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l’analyse d’images et la connaissance de la Propagation des signaux pour la Localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhouha Attia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15p</w:t>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879677v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Localisation Based on GNSS and Propagation Knowledge for Safe Applications in Guided Transport</w:t>
               </w:r>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,528 +2636,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un masquage d'impulsions sur la consommation énergétique d'un SNN : application au Spikformer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Mennesson</w:t>
+                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263225v1</w:t>
+                <w:t xml:space="preserve">hal-04873379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Spikformer: Gaussian based and Random Spike Masking for Energy-Efficient Spiking Transformers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ambellouis</w:t>
+                <w:t xml:space="preserve">Jiayi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mennesson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guohao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (IEEE CBMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263018v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Menier</w:t>
+                <w:t xml:space="preserve">Effet d'un masquage d'impulsions sur la consommation énergétique d'un SNN : application au Spikformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873379v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masked Spikformer: Gaussian based and Random Spike Masking for Energy-Efficient Spiking Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+                <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohao Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (IEEE CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05071511v1</w:t>
+                <w:t xml:space="preserve">hal-05263018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Vision for the Weighting of GNSS observation: comparisons</w:t>
               </w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019, 27ème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPAS 2018, 3rd IEEE International Conference on Image Processing, Applications and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Sophia-Antipolis, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4738,51 +4738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ITS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
@@ -5030,455 +5030,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved colorimetric invariants and RGB-Depth-based Codebook model for background subtraction using kinect</w:t>
+                <w:t xml:space="preserve">All-Day moving objects detection for security at level crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Mexican International Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471395v1</w:t>
+                <w:t xml:space="preserve">hal-01263466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
+                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lithgow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987448v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Day moving objects detection for security at level crossing</w:t>
+                <w:t xml:space="preserve">An Improved colorimetric invariants and RGB-Depth-based Codebook model for background subtraction using kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chiapas, Mexico. pp 380-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263466v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
+                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">George Barbu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
+              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054770v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetically Optimized Graph-based People extraction method for embedded transportation systems real conditions</w:t>
               </w:r>
@@ -5624,51 +5624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS 2014 - 10th International Conference on Signal Image Technology &amp; Internet based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. 8p</w:t>
@@ -5916,260 +5916,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V2X Communications Applied to Safety at Level Crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ITS World Congress, October 15-18, 2013, Tokyo, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193707v1</w:t>
+                <w:t xml:space="preserve">hal-00987117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">V2X Communications Applied to Safety at Level Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heddebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
+              <w:t xml:space="preserve">20th ITS World Congress, October 15-18, 2013, Tokyo, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987117v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
               </w:r>
@@ -6326,243 +6326,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigen combination of color and texture informations for image segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhouha Attia</w:t>
+                <w:t xml:space="preserve">Orthophotoplan segmentation based on regions merging for roof detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El-Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference, ICISP 2012, International Conference on Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Agadir, Morocco. p415-423</w:t>
+              <w:t xml:space="preserve">SPIE Electronic Imaging 2012 - Image Processing: Machine Vision Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Fransisco, United States. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250715v1</w:t>
+                <w:t xml:space="preserve">hal-01250716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophotoplan segmentation based on regions merging for roof detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef El-Merabet</w:t>
+                <w:t xml:space="preserve">Eigen combination of color and texture informations for image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging 2012 - Image Processing: Machine Vision Applications V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Fransisco, United States. 2p</w:t>
+              <w:t xml:space="preserve">5th International Conference, ICISP 2012, International Conference on Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Agadir, Morocco. p415-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250716v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watershed regions and watershed lines based cooperation strategy for image segmentation. Application to roof detection</w:t>
               </w:r>
@@ -6587,64 +6587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Symposium on Signal Processing and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. p393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,273 +6663,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophotoplan segmentation and colorimetric invariants for roof detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef El-Merabet</w:t>
+                <w:t xml:space="preserve">Segmentation d'orthophotoplans et invariants colorimétriques pour la détection de toitures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Ravenna, Italy. p394-403</w:t>
+              <w:t xml:space="preserve">Colloque International TELECOM'2011 &amp; 7èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Tanger, Maroc. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250720v1</w:t>
+                <w:t xml:space="preserve">hal-01263443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'orthophotoplans et invariants colorimétriques pour la détection de toitures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Merabet</w:t>
+                <w:t xml:space="preserve">Orthophotoplan segmentation and colorimetric invariants for roof detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El-Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International TELECOM'2011 &amp; 7èmes JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Tanger, Maroc. 6p</w:t>
+              <w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ravenna, Italy. p394-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263443v1</w:t>
+                <w:t xml:space="preserve">hal-01250720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust segmentation and tracking method for characterizing GNSS signals reception environment</w:t>
               </w:r>
@@ -7149,51 +7149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'environnement de réception des signaux GNSS par segmentation et classification d'images fish-eye : application à l'aide à la caractérisation de la disponibilité globale de la constellation satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,51 +7257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification pixellaire pour la caractérisation de l'état de réception des signaux GNSS dans des images fisheye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de segmentation hybride par combinaison adaptative des informations texture et couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pune, India. pp.35-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8973,217 +8973,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale image segmentation in a hierarchy of partitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation hiérarchique et espaces couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lezoray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 14th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1-5</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels - CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.242-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760682v1</w:t>
+                <w:t xml:space="preserve">hal-04760896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation hiérarchique et espaces couleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale image segmentation in a hierarchy of partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O Lezoray</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels - CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.242-247</w:t>
+              <w:t xml:space="preserve">2006 14th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760896v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification rapide de pixels par SVM dans un espace couleur hybride</w:t>
               </w:r>
@@ -9316,51 +9316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10090,613 +10090,613 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
+                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.11</w:t>
+                <w:t xml:space="preserve">Benjamin Kawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghana Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762406v1</w:t>
+                <w:t xml:space="preserve">hal-04762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
+                <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kawak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04762453v1</w:t>
+                <w:t xml:space="preserve">hal-04762406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L4.1 : Méthodologie et scripts d'évaluation</w:t>
+                <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762380v1</w:t>
+                <w:t xml:space="preserve">hal-04762326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
+                <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762326v1</w:t>
+                <w:t xml:space="preserve">hal-04762392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
+                <w:t xml:space="preserve">EVEREST-L4.1 : Méthodologie et scripts d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.9</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762392v1</w:t>
+                <w:t xml:space="preserve">hal-04762380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVEREST-L3.1 : Rapport de description des évènements</w:t>
               </w:r>
@@ -10721,64 +10721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2020, 62p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10798,271 +10798,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
+                <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Herranz</w:t>
+                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404569v1</w:t>
+                <w:t xml:space="preserve">hal-02402960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
+                <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Caamano</w:t>
+                <w:t xml:space="preserve">Fabio Pognante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
+                <w:t xml:space="preserve">Susana Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402960v1</w:t>
+                <w:t xml:space="preserve">hal-02404569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.5 - Process Execution Report. ERSAT GGC. ERTMS on SALITE Galileo Game Changer</w:t>
               </w:r>
@@ -11192,64 +11192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11278,145 +11278,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes embarqués de localisation outdoor pour les véhicules en milieu urbain et algorithme embarqué de fusion GNSS et carte numérique</w:t>
+                <w:t xml:space="preserve">CAPLOC Livrable L4.3 : Bilan des résultats et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 35p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2015, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663969v1</w:t>
+                <w:t xml:space="preserve">hal-04762671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPLOC Livrable L4.2 : Bilan des publications</w:t>
               </w:r>
@@ -11441,51 +11441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11514,263 +11514,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPLOC Livrable L4.3 : Bilan des résultats et recommandations</w:t>
+                <w:t xml:space="preserve">CAPLOC Rapport scientifique final du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2015, pp.9</w:t>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2015, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762671v1</w:t>
+                <w:t xml:space="preserve">hal-04762664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPLOC Rapport scientifique final du projet</w:t>
+                <w:t xml:space="preserve">Algorithmes embarqués de localisation outdoor pour les véhicules en milieu urbain et algorithme embarqué de fusion GNSS et carte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2015, pp.44</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762664v1</w:t>
+                <w:t xml:space="preserve">hal-01663969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPLOC Livrable L1.3 : Segmentation et classification fine de l’environnement de réception des signaux GNSS</w:t>
               </w:r>
@@ -11782,64 +11782,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11896,77 +11896,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lithgow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11997,51 +11997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPLOC Livrable 3.1 : Utilisation de l’image pour la caractérisation des signaux reçus et de la disponibilité globale de la constellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPLOC Livrable L1.2 : Extraction de descripteurs de couleur et de texture pour la caractérisation de l’environnement de réception des signaux GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12180,302 +12180,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPLOC Livrable L1.1 : Détection de la ligne d'horizon et évaluation du pourcentage de ciel visible par analyse d'images couleur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">PANsafer GT4 Livrable D4.2 : Rapportdétaillé sur la réalisation et l'évaluation en laboratoire du système de perception de l’environnement PN et de communication avec les usagers route et fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.37</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762706v1</w:t>
+                <w:t xml:space="preserve">hal-04762756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANsafer GT4 Livrable D4.2 : Rapportdétaillé sur la réalisation et l'évaluation en laboratoire du système de perception de l’environnement PN et de communication avec les usagers route et fer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">CAPLOC Livrable L1.1 : Détection de la ligne d'horizon et évaluation du pourcentage de ciel visible par analyse d'images couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04762756v1</w:t>
+                <w:t xml:space="preserve">hal-04762706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANsafer GT4 Livrable D4.1 : Rapport intermédiaire sur la réalisation en laboratoire du système de perception de l’environnement PN et de communication vers les usagers de la route et vers les trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12995,51 +12995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="415C126A"/>
+    <w:nsid w:val="78946311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13226,51 +13226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-meurie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9659-0639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABH-4820-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04522078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rachdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Khadiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.12.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Drissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sbihi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2015.061139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Elmerabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoudour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meurie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lezoray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoataz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachdi El Mokhtar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rhazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murgia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elidrissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728476" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyu Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Creput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Merabet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruichek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876674" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838923" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625143" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kmiotek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Zann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kmiotek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2009.5400321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.33" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lezoray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmoataz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_84" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia Crespillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbeth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pognante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herranz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cailleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762664v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762706v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruyelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lamy-Bergot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bruyelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moniak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04758857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN2028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-meurie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9659-0639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABH-4820-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04522078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rachdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Khadiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.12.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Elmerabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sbihi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Drissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2015.061139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoudour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meurie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lezoray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoataz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachdi El Mokhtar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rhazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murgia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elidrissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728476" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyu Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Creput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Merabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruichek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876674" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838923" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625143" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kmiotek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Zann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kmiotek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2009.5400321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.33" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lezoray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmoataz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_84" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia Crespillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbeth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pognante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herranz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cailleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruyelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lamy-Bergot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bruyelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moniak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04758857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN2028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>