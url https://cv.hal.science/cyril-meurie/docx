--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -4032,217 +4032,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de silhouettes à partir de boîtes englobantes de détection</w:t>
+                <w:t xml:space="preserve">Annotation de comportements à risques et suivi de visages dans les remontées mécaniques en montagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019, 27ème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178292v1</w:t>
+                <w:t xml:space="preserve">hal-02178151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation de comportements à risques et suivi de visages dans les remontées mécaniques en montagne.</w:t>
+                <w:t xml:space="preserve">Extraction de silhouettes à partir de boîtes englobantes de détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019, 27ème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178151v1</w:t>
+                <w:t xml:space="preserve">hal-02178292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System for Image-Based Non-Line-Of-Sight Detection Using Convolutional Neural Networks</w:t>
               </w:r>
@@ -5916,260 +5916,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">V2X Communications Applied to Safety at Level Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heddebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
+              <w:t xml:space="preserve">20th ITS World Congress, October 15-18, 2013, Tokyo, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987117v1</w:t>
+                <w:t xml:space="preserve">hal-02193707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V2X Communications Applied to Safety at Level Crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ITS World Congress, October 15-18, 2013, Tokyo, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193707v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
               </w:r>
@@ -6542,51 +6542,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watershed regions and watershed lines based cooperation strategy for image segmentation. Application to roof detection</w:t>
+                <w:t xml:space="preserve">Segmentation d'orthophotoplans et invariants colorimétriques pour la détection de toitures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
@@ -6609,105 +6609,109 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Symposium on Signal Processing and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. p393-398</w:t>
+              <w:t xml:space="preserve">Colloque International TELECOM'2011 &amp; 7èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Tanger, Maroc. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250725v1</w:t>
+                <w:t xml:space="preserve">hal-01263443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'orthophotoplans et invariants colorimétriques pour la détection de toitures</w:t>
+                <w:t xml:space="preserve">Watershed regions and watershed lines based cooperation strategy for image segmentation. Application to roof detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
@@ -6730,85 +6734,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International TELECOM'2011 &amp; 7èmes JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Tanger, Maroc. 6p</w:t>
+              <w:t xml:space="preserve">11th IEEE International Symposium on Signal Processing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. p393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263443v1</w:t>
+                <w:t xml:space="preserve">hal-01250725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthophotoplan segmentation and colorimetric invariants for roof detection</w:t>
               </w:r>
@@ -8385,226 +8385,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de segmentation de cartes de disparités basée sur une méthode hiérarchique couplée à des seuillages multi-niveaux. Application au comptage de passagers dans les transports.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A People Counting System Based on Dense and Close Stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique - CIFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Image and Signal Processing, ICISP'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cherbourg-Octeville, France. pp.59-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758193v1</w:t>
+                <w:t xml:space="preserve">hal-00521106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A People Counting System Based on Dense and Close Stereovision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle approche de segmentation de cartes de disparités basée sur une méthode hiérarchique couplée à des seuillages multi-niveaux. Application au comptage de passagers dans les transports.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Image and Signal Processing, ICISP'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique - CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00521106v1</w:t>
+                <w:t xml:space="preserve">hal-04758193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de séquences d'images pour le suivi d'objets déformables dans des séquences d'images couleur. Application à la surveillance des sites de transport</w:t>
               </w:r>
@@ -10090,157 +10090,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
+                <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kawak</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.69</w:t>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762453v1</w:t>
+                <w:t xml:space="preserve">hal-04762326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10262,205 +10266,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
+                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
+                <w:t xml:space="preserve">Benjamin Kawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghana Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762326v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
               </w:r>
@@ -10498,51 +10498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10616,51 +10616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10734,51 +10734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2020, 62p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10798,271 +10798,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
+                <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Caamano</w:t>
+                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
+                <w:t xml:space="preserve">Fabio Pognante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
+                <w:t xml:space="preserve">Susana Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402960v1</w:t>
+                <w:t xml:space="preserve">hal-02404569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
+                <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Herranz</w:t>
+                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404569v1</w:t>
+                <w:t xml:space="preserve">hal-02402960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.5 - Process Execution Report. ERSAT GGC. ERTMS on SALITE Galileo Game Changer</w:t>
               </w:r>
@@ -11205,51 +11205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12180,302 +12180,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANsafer GT4 Livrable D4.2 : Rapportdétaillé sur la réalisation et l'évaluation en laboratoire du système de perception de l’environnement PN et de communication avec les usagers route et fer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dereux</w:t>
+                <w:t xml:space="preserve">CAPLOC Livrable L1.1 : Détection de la ligne d'horizon et évaluation du pourcentage de ciel visible par analyse d'images couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.90</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762756v1</w:t>
+                <w:t xml:space="preserve">hal-04762706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPLOC Livrable L1.1 : Détection de la ligne d'horizon et évaluation du pourcentage de ciel visible par analyse d'images couleur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">PANsafer GT4 Livrable D4.2 : Rapportdétaillé sur la réalisation et l'évaluation en laboratoire du système de perception de l’environnement PN et de communication avec les usagers route et fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.37</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l’Aménagement et des Réseaux. 2012, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762706v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANsafer GT4 Livrable D4.1 : Rapport intermédiaire sur la réalisation en laboratoire du système de perception de l’environnement PN et de communication vers les usagers de la route et vers les trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12995,51 +12995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78946311"/>
+    <w:nsid w:val="6DB87D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13226,51 +13226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-meurie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9659-0639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABH-4820-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04522078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rachdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Khadiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.12.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Elmerabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sbihi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Drissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2015.061139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoudour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meurie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lezoray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoataz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachdi El Mokhtar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rhazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murgia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elidrissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728476" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyu Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Creput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193707v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Merabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruichek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876674" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838923" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625143" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kmiotek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Zann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kmiotek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2009.5400321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.33" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lezoray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmoataz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_84" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia Crespillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbeth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pognante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herranz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cailleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruyelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lamy-Bergot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bruyelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moniak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04758857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN2028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-meurie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9659-0639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABH-4820-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04522078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rachdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Khadiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.12.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Elmerabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sbihi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Drissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2015.061139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoudour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meurie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3455989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meurie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lezoray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmoataz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachdi El Mokhtar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Merabet," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rhazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murgia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elidrissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728476" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyu Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Creput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Salmane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Merabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263443v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ruichek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876674" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838923" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625143" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kmiotek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Zann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kmiotek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2009.5400321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nghi Truong Cong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.33" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lezoray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmoataz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_84" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia Crespillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerbeth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pognante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herranz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cailleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762706v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bruyelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dereux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lamy-Bergot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bruyelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moniak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04758857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN2028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>