--- v0 (2026-03-22)
+++ v1 (2026-05-26)
@@ -2754,513 +2754,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “ Colombier ” à Chézy sur Marne (Aisne): analyses préliminaires d’un site inédit du Dernier Maximum Glaciaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Montoya; J.P. Fagnart; J. L. Locht. </w:t>
+              <w:t xml:space="preserve">Cyril Montoya; Clément Paris; Pierre Bodu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et entités culturelles, actes du XXVIIIe Congrès Préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.141-163, 2019, Mémoires de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03038315v1</w:t>
+                <w:t xml:space="preserve">halshs-03023499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien : où en sommes-nous?. Introduction à la session 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Cyril Montoya, Jean-Pierre Fagnart, Jean-Luc Locht. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya; Jean-Paul Fagnart; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest: Mobilités, climats et identités Culturelles - 28eme Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Société Préhistorique Française, pp.141-163, 2019, Paléolithique supérieur ancien, Paléolithique final - Mésolithique, 978-2-913745-80-3</w:t>
+              <w:t xml:space="preserve">28e Congrès Préhistorique de France à Amiens. (1 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Société Préhistorique Française, pp.19-22, 2019, Congrès Préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529545v1</w:t>
+                <w:t xml:space="preserve">halshs-03023777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le “ Colombier ” à Chézy sur Marne (Aisne): analyses préliminaires d’un site inédit du Dernier Maximum Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyril Montoya; Clément Paris; Pierre Bodu. </w:t>
+              <w:t xml:space="preserve">C. Montoya; J.P. Fagnart; J. L. Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et entités culturelles, actes du XXVIIIe Congrès Préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.141-163, 2019, Mémoires de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023499v1</w:t>
+                <w:t xml:space="preserve">halshs-03038315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien : où en sommes-nous?. Introduction à la session 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyril Montoya; Jean-Paul Fagnart; Jean-Luc Locht. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya, Jean-Pierre Fagnart, Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Congrès Préhistorique de France à Amiens. (1 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Société Préhistorique Française, pp.19-22, 2019, Congrès Préhistorique de France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest: Mobilités, climats et identités Culturelles - 28eme Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Société Préhistorique Française, pp.141-163, 2019, Paléolithique supérieur ancien, Paléolithique final - Mésolithique, 978-2-913745-80-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023777v1</w:t>
+                <w:t xml:space="preserve">hal-02529545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique supérieur en Europe occidentale : de la construction des cadres classiques aux interrogations actuelles</w:t>
               </w:r>
@@ -3710,199 +3710,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers éléments d'analyse technologique de l'industrie lithique du gisement épigravettien de Val Lastari (Préalpes de la Vénétie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'industrie lithique du site épigravettien de Saint-Antoine à Vitrolles (Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Peresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Bracco &amp; Cyril Montoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un monde à l'autre : les systèmes lithiques pendant le Tardiglaciaire autour de la Méditerranée nord-occidentale : actes de la table-ronde internationale, Aix-en-Provence, 6-8 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Société préhistorique française, pp.103-121, 2005, Mémoires de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">, 40, Société préhistorique française, pp.81-94, 2005, Mémoires de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00078439v1</w:t>
+                <w:t xml:space="preserve">halshs-00078438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie lithique du site épigravettien de Saint-Antoine à Vitrolles (Hautes-Alpes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premiers éléments d'analyse technologique de l'industrie lithique du gisement épigravettien de Val Lastari (Préalpes de la Vénétie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Bracco &amp; Cyril Montoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un monde à l'autre : les systèmes lithiques pendant le Tardiglaciaire autour de la Méditerranée nord-occidentale : actes de la table-ronde internationale, Aix-en-Provence, 6-8 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Société préhistorique française, pp.81-94, 2005, Mémoires de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">, 40, Société préhistorique française, pp.103-121, 2005, Mémoires de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00078438v1</w:t>
+                <w:t xml:space="preserve">halshs-00078439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux éléments de diachronie dans l'Epigravettien récent des Préalpes de la Vénétie</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t>
+                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
@@ -4180,75 +4180,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00079244v1</w:t>
+                <w:t xml:space="preserve">halshs-00009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
+                <w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
@@ -4298,51 +4298,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009464v1</w:t>
+                <w:t xml:space="preserve">halshs-00079244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4917,51 +4917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chataigner Chataigner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boudias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco de Stefani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C Joannin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier C Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Liagre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.07.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Broglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Cassoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cusinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museeprehistoire.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Duches" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Visentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kandell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chataigner Chataigner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boudias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco de Stefani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C Joannin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier C Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Liagre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.07.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Broglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Cassoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cilli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cusinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museeprehistoire.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Duches" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Visentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kandell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>