--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record-biased permutations and their permuton limit</w:t>
+                <w:t xml:space="preserve">Silhouettes and generic properties of subgroups of the modular group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Pivoteau</w:t>
+                <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2409.01692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/GGD/897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850989v1</w:t>
+                <w:t xml:space="preserve">hal-05346965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silhouettes and generic properties of subgroups of the modular group</w:t>
+                <w:t xml:space="preserve">Record-biased permutations and their permuton limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Weil</w:t>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/GGD/897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2409.01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346965v1</w:t>
+                <w:t xml:space="preserve">hal-04850989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random generation of subgroups of the modular group with a fixed isomorphism type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 31 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -412,252 +412,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Regular Expression Over Huge Alphabets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of forbidden patterns in geometric permutations by combinatorial lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Holmsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S012905412141001X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue of Selected Papers from SoCG 2019, 11 (2), pp.131-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20382/jocg.v11i2a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484425v1</w:t>
+                <w:t xml:space="preserve">hal-03152958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of forbidden patterns in geometric permutations by combinatorial lifting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+                <w:t xml:space="preserve">Random Regular Expression Over Huge Alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Holmsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nicaud</w:t>
+                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue of Selected Papers from SoCG 2019, 11 (2), pp.131-161. </w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (05), pp.419-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20382/jocg.v11i2a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S012905412141001X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152958v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (6), pp.733-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,77 +990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genericity of Whitehead minimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Group Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.137-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,51 +1189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set Systems and Families of Permutations with Small Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of subgroups of free groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.349-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,235 +1395,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automaton Approach for Waiting Times in DNA Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Average Case Analysis of Moore's State Minimization Algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Behrens</w:t>
+                <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicodème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cmb.2011.0218⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1-2), pp.509-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-011-9557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793413v1</w:t>
+                <w:t xml:space="preserve">hal-00452749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Case Analysis of Moore's State Minimization Algorithm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+                <w:t xml:space="preserve">An Automaton Approach for Waiting Times in DNA Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nicaud</w:t>
+                <w:t xml:space="preserve">Pierre Nicodème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (1-2), pp.509-531. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.550-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-011-9557-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2011.0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452749v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Random Generation of Deterministic Tree Automata</w:t>
               </w:r>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Average State Complexity of Rational Operations on Finite Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giambruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,256 +1802,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random generation of finitely generated subgroups of a free group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enumeration and random generation of possibly incomplete deterministic automata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2-3), pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164584v1</w:t>
+                <w:t xml:space="preserve">hal-00452748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration and random generation of possibly incomplete deterministic automata.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Random generation of finitely generated subgroups of a free group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.375-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196708004482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452748v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration and random generation of accessible automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2089,51 +2089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Standard Factorization of Lyndon Words: an Average Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch Prediction Analysis of Morris-Pratt and Knuth-Morris-Pratt Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,248 +2323,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Model Revealing Shortcomings in Lua’s Hybrid Tables</w:t>
+                <w:t xml:space="preserve">One Drop of Non-Determinism in a Random Deterministic Automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conrado Martínez</w:t>
+                <w:t xml:space="preserve">Arnaud Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Computing and Combinatorics Conference COCOON 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22105-7_34⟩</w:t>
+              <w:t xml:space="preserve">STACS: Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hamburg, Germany. pp.19:1--19:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2023.1910.4230/LIPIcs.STACS.2023.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484318v1</w:t>
+                <w:t xml:space="preserve">hal-04316025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Drop of Non-Determinism in a Random Deterministic Automaton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probabilistic Model Revealing Shortcomings in Lua’s Hybrid Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Koechlin</w:t>
+                <w:t xml:space="preserve">Conrado Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS: Symposium on Theoretical Aspects of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Hamburg, Germany. pp.19:1--19:14, </w:t>
+              <w:t xml:space="preserve">The 28th International Computing and Combinatorics Conference COCOON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Shenzhen, China. pp.381-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2023.1910.4230/LIPIcs.STACS.2023.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22105-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316025v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-To-Front Online Lyndon Forest Construction</w:t>
               </w:r>
@@ -2693,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Developments in Language Theory (DLT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Tampa, United States. pp.164-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly-unambiguous Parikh automata and their link to holonomic series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,654 +2882,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of forbidden patterns in geometric permutations by combinatorial lifting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+                <w:t xml:space="preserve">Uniform Random Expressions Lack Expressivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Holmsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nicaud</w:t>
+                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Portland, United States. </w:t>
+              <w:t xml:space="preserve">MFCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.51:1-51:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2019.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050539v1</w:t>
+                <w:t xml:space="preserve">hal-03145930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Random Expressions Lack Expressivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Koechlin</w:t>
+                <w:t xml:space="preserve">An experimental study of forbidden patterns in geometric permutations by combinatorial lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Holmsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.51:1-51:14, </w:t>
+              <w:t xml:space="preserve">35th International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2019.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145930v1</w:t>
+                <w:t xml:space="preserve">hal-02050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Biased Partial Word Collector Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
+                <w:t xml:space="preserve">On the Worst-Case Complexity of TimSort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATIN 2018: Theoretical Informatics - 13th Latin American Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.4:1--4:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798293v1</w:t>
+                <w:t xml:space="preserve">hal-01798381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Random Almost-Group Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail V. Berlinkov</w:t>
+                <w:t xml:space="preserve">On the Biased Partial Word Collector Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Implementation and Application of Automata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Charlottetown, Canada. pp.84-96</w:t>
+              <w:t xml:space="preserve">LATIN 2018: Theoretical Informatics - 13th Latin American Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316115v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Expected Number of Distinct Gapped Palindromic Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
+                <w:t xml:space="preserve">Synchronizing Random Almost-Group Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V. Berlinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2018: International Workshop on Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Implementation and Application of Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Charlottetown, Canada. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798294v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Worst-Case Complexity of TimSort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jugé</w:t>
+                <w:t xml:space="preserve">On the Expected Number of Distinct Gapped Palindromic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWOCA 2018: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01798381v1</w:t>
+                <w:t xml:space="preserve">hal-01798294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gapped Pattern Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching (CPM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.21:1-21:12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,347 +3557,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Synchronization of Random Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Algorithms for Permutations Biased by Their Number of Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPROX/RANDOM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithm AOFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719171v1</w:t>
+                <w:t xml:space="preserve">hal-01838692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Algorithms for Permutations Biased by Their Number of Records</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating Statistics on Words Using Ambiguous Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithm AOFA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Annual Symposium on Combinatorial Pattern Matching (CPM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tel Aviv, Israel. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2016.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838692v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Statistics on Words Using Ambiguous Descriptions</w:t>
+                <w:t xml:space="preserve">Fast Synchronization of Random Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Symposium on Combinatorial Pattern Matching (CPM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tel Aviv, Israel. pp.9, </w:t>
+              <w:t xml:space="preserve">APPROX/RANDOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.43.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2016.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.APPROX-RANDOM.2016.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769095v1</w:t>
+                <w:t xml:space="preserve">hal-01719171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good predictions are worth a few comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Orléans, France. pp.12:1-12:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4003,525 +4003,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Average Complexity of Brzozowski's Algorithm for Deterministic Automata with a Small Number of Final States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random Deterministic Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Ekaterinburg, Russia. pp.25-36, </w:t>
+              <w:t xml:space="preserve">MFCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.5-23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09698-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772856v1</w:t>
+                <w:t xml:space="preserve">hal-01772890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Deterministic Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Average Complexity of Brzozowski's Algorithm for Deterministic Automata with a Small Number of Final States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.5-23, </w:t>
+              <w:t xml:space="preserve">DLT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ekaterinburg, Russia. pp.25-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09698-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772890v1</w:t>
+                <w:t xml:space="preserve">hal-01772856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brzozowski Algorithm Is Generically Super-Polynomial Deterministic Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven de Felice</w:t>
+                <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.179-190, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841848v1</w:t>
+                <w:t xml:space="preserve">hal-01229665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marni Mishna</w:t>
+                <w:t xml:space="preserve">Random Generation of Deterministic Acyclic Automata Using the Recursive Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
+              <w:t xml:space="preserve">8th International Computer Science Symposium in Russia (CSR'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Russia. pp.88-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.2346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38536-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229665v1</w:t>
+                <w:t xml:space="preserve">hal-00841835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Generation of Deterministic Acyclic Automata Using the Recursive Method</w:t>
+                <w:t xml:space="preserve">Brzozowski Algorithm Is Generically Super-Polynomial Deterministic Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Computer Science Symposium in Russia (CSR'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Russia. pp.88-99, </w:t>
+              <w:t xml:space="preserve">DLT'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.179-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38536-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841835v1</w:t>
+                <w:t xml:space="preserve">hal-00841848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Linear Pseudo-Minimization Algorithm for Aho-Corasick Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitmous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,77 +4559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic properties of random subgroups of a free group for general distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (AofA'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Canada. pp.155-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4663,51 +4663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of the number of accessible states in a random deterministic automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4830,351 +4830,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A challenging family of automata for classical minimization algorithms</w:t>
+                <w:t xml:space="preserve">Random Generation Using Binomial Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giusi Castiglione</w:t>
+                <w:t xml:space="preserve">Dominique Gouyou-Beauchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marinella Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Implementation and Application of Automata (CIAA'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienna, Austria. pp.359-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620381v1</w:t>
+                <w:t xml:space="preserve">hal-01185570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Generation Using Binomial Approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gouyou-Beauchamps</w:t>
+                <w:t xml:space="preserve">Complexity of operations on cofinite languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Giambruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Latin American Theoretical INformatics Symposium (LATIN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Oaxaca, Mexico. pp.222-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185570v1</w:t>
+                <w:t xml:space="preserve">hal-00459651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of operations on cofinite languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Giambruno</w:t>
+                <w:t xml:space="preserve">A challenging family of automata for classical minimization algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Latin American Theoretical INformatics Symposium (LATIN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Oaxaca, Mexico. pp.222-233</w:t>
+              <w:t xml:space="preserve">15th International Conference on Implementation and Application of Automata (CIAA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Canada. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459651v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average Analysis of Glushkov Automata under a BST-Like Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Razet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,51 +5212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On two distributions of subgroups of free groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Analytic Algorithmics and Combinatorics (ANALCO) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, United States. pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5327,260 +5327,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Minimal Automaton of A*X in Linear Time, When X Is of Bounded Cardinality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+                <w:t xml:space="preserve">Set Systems and Families of Permutations with Small Traces (abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Symposium on Combinatorial Pattern Matching (CPM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, United States. pp.275-287</w:t>
+              <w:t xml:space="preserve">8th French Combinatorial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450674v2</w:t>
+                <w:t xml:space="preserve">hal-00620460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set Systems and Families of Permutations with Small Traces (abstract)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+                <w:t xml:space="preserve">Building the Minimal Automaton of A*X in Linear Time, When X Is of Bounded Cardinality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitmous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th French Combinatorial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">21st Annual Symposium on Combinatorial Pattern Matching (CPM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, United States. pp.275-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620460v1</w:t>
+                <w:t xml:space="preserve">hal-00450674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Average Complexity of Moore's State Minimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5800,51 +5800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The average state complexity of the star of a finite set of words is linear.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giambruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,64 +5895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random generation of possibly incomplete deterministic automata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,64 +5990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGAL: a library to randomly and exhaustively generate automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6094,51 +6094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessible and Deterministic Automata: Enumeration and Boltzmann Samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,51 +6185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon words with a fixed standard right factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,51 +6280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The average lengths of the factors of the standard factorization of Lyndon words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,77 +6497,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random presentations and random subgroups: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Bassino, Ilya Kapovich, Markus Lohrey, Alexei Miasnikov, Cyril Nicaud, Andrey Nikolaev, Igor Rivin, Vladimir Shpilrain, Alexander Ushakov and Pascal Weil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity and Randomness in Group Theory - GAGTA Book 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de Gruyter, 2020, 978-3-11-066491-1</w:t>
@@ -6596,77 +6596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic properties of subgroups of free groups and finite presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delaram Kahrobaei, Bren Cavallo, David Garber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebra and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 677, American Mathematical Society, pp.1-44, 2016, Contemporary Mathematics, 978-1-4704-2303-2</w:t>
@@ -6740,51 +6740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Branch Prediction in the Sliding Window Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6815,77 +6815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merge Strategies: from Merge Sort to TimSort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6929,198 +6929,198 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed: an easy to use random generator of recursive data structures for testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Cyrille Heam</w:t>
+                <w:t xml:space="preserve">Set Systems and Families of Permutations with Small Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ENS Cachan. 2009, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7154, INRIA. 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528585v1</w:t>
+                <w:t xml:space="preserve">inria-00441376v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set Systems and Families of Permutations with Small Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+                <w:t xml:space="preserve">Seed: an easy to use random generator of recursive data structures for testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyrille Heam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7154, INRIA. 2009, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] ENS Cachan. 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441376v2</w:t>
+                <w:t xml:space="preserve">inria-00528585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7275,51 +7275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.01692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rotondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905412141001X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Berlinkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054120420058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054121420065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2019-343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919489v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Felice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116400025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450218v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ventura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behrens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicod&#232;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9557-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452751v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giambruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.11.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22105-7_34" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.1910.4230/LIPIcs.STACS.2023.19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ellert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48516-0_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2016.43" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2016.9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19929-0_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitmous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2011.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Castiglione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Sciortino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouyou-Beauchamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Razet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433210v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450674v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00619870v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3499" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48340-3_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHPV0RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456207v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171484v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212839v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441376v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/897" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.01692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rotondo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905412141001X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Berlinkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054120420058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054121420065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2019-343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919489v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Felice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116400025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450218v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ventura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9557-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behrens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicod&#232;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452751v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giambruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.11.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.1910.4230/LIPIcs.STACS.2023.19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22105-7_34" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ellert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48516-0_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.51" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2016.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2016.43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19929-0_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitmous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2011.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouyou-Beauchamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2772" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Castiglione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Sciortino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Razet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433210v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450674v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00619870v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3499" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48340-3_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHPV0RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456207v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171484v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212839v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441376v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>