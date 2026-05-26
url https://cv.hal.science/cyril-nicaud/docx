--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1395,235 +1395,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Case Analysis of Moore's State Minimization Algorithm.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Automaton Approach for Waiting Times in DNA Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien David</w:t>
+                <w:t xml:space="preserve">Sarah Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicodème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-011-9557-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.550-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2011.0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452749v1</w:t>
+                <w:t xml:space="preserve">hal-00793413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automaton Approach for Waiting Times in DNA Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Behrens</w:t>
+                <w:t xml:space="preserve">Average Case Analysis of Moore's State Minimization Algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicodème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (5), pp.550-562. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1-2), pp.509-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cmb.2011.0218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-011-9557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793413v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Random Generation of Deterministic Tree Automata</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration and random generation of possibly incomplete deterministic automata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2882,598 +2882,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Random Expressions Lack Expressivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Koechlin</w:t>
+                <w:t xml:space="preserve">An experimental study of forbidden patterns in geometric permutations by combinatorial lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Holmsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.51:1-51:14, </w:t>
+              <w:t xml:space="preserve">35th International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2019.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145930v1</w:t>
+                <w:t xml:space="preserve">hal-02050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of forbidden patterns in geometric permutations by combinatorial lifting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Holmsen</w:t>
+                <w:t xml:space="preserve">Uniform Random Expressions Lack Expressivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rotondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Portland, United States. </w:t>
+              <w:t xml:space="preserve">MFCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.51:1-51:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2019.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050539v1</w:t>
+                <w:t xml:space="preserve">hal-03145930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Worst-Case Complexity of TimSort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jugé</w:t>
+                <w:t xml:space="preserve">On the Biased Partial Word Collector Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LATIN 2018: Theoretical Informatics - 13th Latin American Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798381v1</w:t>
+                <w:t xml:space="preserve">hal-01798293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Biased Partial Word Collector Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
+                <w:t xml:space="preserve">Synchronizing Random Almost-Group Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V. Berlinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATIN 2018: Theoretical Informatics - 13th Latin American Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Implementation and Application of Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Charlottetown, Canada. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798293v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Random Almost-Group Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail V. Berlinkov</w:t>
+                <w:t xml:space="preserve">On the Expected Number of Distinct Gapped Palindromic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Implementation and Application of Automata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Charlottetown, Canada. pp.84-96</w:t>
+              <w:t xml:space="preserve">IWOCA 2018: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316115v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Expected Number of Distinct Gapped Palindromic Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
+                <w:t xml:space="preserve">On the Worst-Case Complexity of TimSort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2018: International Workshop on Combinatorial Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.4:1--4:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798294v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gapped Pattern Statistics</w:t>
               </w:r>
@@ -3563,51 +3563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Algorithms for Permutations Biased by Their Number of Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good predictions are worth a few comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4003,300 +4003,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Deterministic Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Average Complexity of Brzozowski's Algorithm for Deterministic Automata with a Small Number of Final States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.5-23, </w:t>
+              <w:t xml:space="preserve">DLT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ekaterinburg, Russia. pp.25-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09698-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772890v1</w:t>
+                <w:t xml:space="preserve">hal-01772856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Average Complexity of Brzozowski's Algorithm for Deterministic Automata with a Small Number of Final States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random Deterministic Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Ekaterinburg, Russia. pp.25-36, </w:t>
+              <w:t xml:space="preserve">MFCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.5-23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09698-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772856v1</w:t>
+                <w:t xml:space="preserve">hal-01772890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marni Mishna</w:t>
+                <w:t xml:space="preserve">Brzozowski Algorithm Is Generically Super-Polynomial Deterministic Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
+              <w:t xml:space="preserve">DLT'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.179-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.2346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229665v1</w:t>
+                <w:t xml:space="preserve">hal-00841848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Generation of Deterministic Acyclic Automata Using the Recursive Method</w:t>
               </w:r>
@@ -4367,118 +4354,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brzozowski Algorithm Is Generically Super-Polynomial Deterministic Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven de Felice</w:t>
+                <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.179-190, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841848v1</w:t>
+                <w:t xml:space="preserve">hal-01229665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Linear Pseudo-Minimization Algorithm for Aho-Corasick Automata</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Average Complexity of Moore's State Minimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random generation of possibly incomplete deterministic automata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6003,51 +6003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGAL: a library to randomly and exhaustively generate automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6815,51 +6815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merge Strategies: from Merge Sort to TimSort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/897" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.01692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rotondo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905412141001X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Berlinkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054120420058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054121420065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2019-343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919489v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Felice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116400025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450218v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ventura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9557-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behrens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicod&#232;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452751v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giambruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.11.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.1910.4230/LIPIcs.STACS.2023.19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22105-7_34" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ellert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48516-0_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.51" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2016.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2016.43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19929-0_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitmous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2011.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouyou-Beauchamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2772" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Castiglione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Sciortino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Razet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433210v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450674v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00619870v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3499" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48340-3_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHPV0RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456207v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171484v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212839v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441376v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/897" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.01692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rotondo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905412141001X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Berlinkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054120420058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054121420065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25596/jalc-2019-343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919489v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Felice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116400025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450218v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ventura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behrens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicod&#232;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9557-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452751v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giambruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.11.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.1910.4230/LIPIcs.STACS.2023.19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22105-7_34" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ellert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48516-0_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2016.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2016.43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19929-0_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitmous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2011.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouyou-Beauchamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2772" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Castiglione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Sciortino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Razet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433210v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450674v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00619870v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3499" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48340-3_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHPV0RHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456207v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171484v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212839v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441376v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>