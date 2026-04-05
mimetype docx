--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -498,740 +498,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+                <w:t xml:space="preserve">Novel donepezil-like N-benzylpyridinium salt derivatives as AChE inhibitors and their corresponding dihydropyridine “bio-oxidizable” prodrugs: Synthesis, biological evaluation and structure-activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Peauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 145, pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134356v1</w:t>
+                <w:t xml:space="preserve">hal-02043695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel donepezil-like N-benzylpyridinium salt derivatives as AChE inhibitors and their corresponding dihydropyridine “bio-oxidizable” prodrugs: Synthesis, biological evaluation and structure-activity relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to Highly Enantioenriched Donepezil-like 1,4-Dihydropyridines as Promising Anti-Alzheimer Prodrug Candidates via Enantioselective Tsuji Allylation and Organocatalytic Aza-Ene-Type Domino Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Peauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.165-190. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (17), pp.10231-10240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043695v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Highly Enantioenriched Donepezil-like 1,4-Dihydropyridines as Promising Anti-Alzheimer Prodrug Candidates via Enantioselective Tsuji Allylation and Organocatalytic Aza-Ene-Type Domino Reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Peauger</w:t>
+                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Petit</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01442⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134345v1</w:t>
+                <w:t xml:space="preserve">hal-03134333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134333v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Dhilly</w:t>
+                <w:t xml:space="preserve">Donepezil-Based Central Acetylcholinesterase Inhibitors by Means of a “Bio-Oxidizable” Prodrug Strategy: Design, Synthesis, and in Vitro Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Peauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (13), pp.5909-5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046279v1</w:t>
+                <w:t xml:space="preserve">hal-02043729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of the Synthesis of Highly Versatile N-Hydroxysuccinimide Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,210 +1249,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (3), pp.472-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1588607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donepezil-Based Central Acetylcholinesterase Inhibitors by Means of a “Bio-Oxidizable” Prodrug Strategy: Design, Synthesis, and in Vitro Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Ibazizène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (13), pp.5909-5926. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.2457-2467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043729v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Amino Group Position on Aryl Moiety of SarAr on Metal Complexation and Protein Labelling</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Carbonylation of (Hetero)Aryl, Alkenyl and Allyl Halides by Means of N-Hydroxysuccinimidyl Formate as CO Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,424 +2219,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 18F-radiolabeled silicon-based nitroimidazole compounds.</w:t>
+                <w:t xml:space="preserve">Synthesis of sulfonic acid derivatives by oxidative deprotection of thiols using tert-butyl hypochlorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.2294-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400865b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997431v1</w:t>
+                <w:t xml:space="preserve">hal-00997432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of sulfonic acid derivatives by oxidative deprotection of thiols using tert-butyl hypochlorite</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a novel (99m)Tc labeled 2-nitroimidazole derivative as a potential agent for imaging tumor hypoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bohn</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Bounana Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol400865b⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (13), pp.3704-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997432v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of a novel (99m)Tc labeled 2-nitroimidazole derivative as a potential agent for imaging tumor hypoxia.</w:t>
+                <w:t xml:space="preserve">Synthesis of new 18F-radiolabeled silicon-based nitroimidazole compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chérif Bounana Diouf</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Labar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (13), pp.3680-3688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00997430v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of central selective acetylcholinesterase inhibitors by means of a &amp;quot;bio-oxidisable prodrug&amp;quot; strategy.</w:t>
               </w:r>
@@ -2762,750 +2762,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00467214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid synthesis of new benzene-centered porphyrin trimers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of C1- and C3m-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Papamicaël</w:t>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gossauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Heterocyclic Chem.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 138 (8), pp.791-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-007-0629-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323063v1</w:t>
+                <w:t xml:space="preserve">hal-00842774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C1- and C3v-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gossauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 138, pp.791-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C1- and C3m-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of new axially chiral bridged 2,2′-bipyridines and pyridyl monooxazolines (pymox). Evaluation in copper( i )-catalyzed enantioselective cyclopropanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00706-007-0629-y⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (9), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b701549f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00842774v1</w:t>
+                <w:t xml:space="preserve">hal-02278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of new axially chiral bridged 2,2′-bipyridines and pyridyl monooxazolines (pymox). Evaluation in copper( i )-catalyzed enantioselective cyclopropanation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid synthesis of new benzene-centered porphyrin trimers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gossauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Heterocyclic Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.1071-1076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02278796v1</w:t>
+                <w:t xml:space="preserve">hal-00323063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New development of meyers' methodology : stereoselective preparation of an axially chiral 5,7-fused bicyclic lactam related to circumdatins/benzomalvins and asperlicins.</w:t>
+                <w:t xml:space="preserve">Solid phase synthesis of a redox delivery system with the aim of targeting peptides into the brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Penhoat</w:t>
+                <w:t xml:space="preserve">Claudine Patteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dupas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsais</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (5), pp.817-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b516737j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475867v1</w:t>
+                <w:t xml:space="preserve">inserm-00475858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase synthesis of a redox delivery system with the aim of targeting peptides into the brain.</w:t>
+                <w:t xml:space="preserve">New development of meyers' methodology : stereoselective preparation of an axially chiral 5,7-fused bicyclic lactam related to circumdatins/benzomalvins and asperlicins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Patteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
+                <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">G. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.281-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00475858v1</w:t>
+                <w:t xml:space="preserve">hal-00475867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Various Terphenyl Derivatives; Study of a New Amine Receptor with a Terphenyl Structure</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuefeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,329 +4708,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments for targeting drugs into central nervous system by means of a redox chemical delivery system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibazizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on organic chemistry (COC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM, 28, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany. pp.476-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384624v1</w:t>
+                <w:t xml:space="preserve">hal-02024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Developments for Targeting Drugs into Central Nervous System by Means of a Redox Chemical Delivery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM, 28, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany. pp.476-477</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, ShanghaÏ, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024980v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Developments for Targeting Drugs into Central Nervous System by Means of a Redox Chemical Delivery System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Barré</w:t>
+                <w:t xml:space="preserve">New developments for targeting drugs into central nervous system by means of a redox chemical delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, ShanghaÏ, China</w:t>
+              <w:t xml:space="preserve">Conference on organic chemistry (COC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488939v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Technidazole: a potential new 99mTc ligand for imaging tumor hypoxia</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t>
@@ -5419,103 +5419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport into the central nervous system of [18F]FLT and [18F]Fludarabine for brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Beijing, China</w:t>
@@ -5557,90 +5557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new redox chemical delivery systems for targeting radiotracers into the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
@@ -5708,64 +5708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
@@ -5807,64 +5807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroquinoline derivatives as redox chemical delivery systems (CDS) or “bio-oxidisable” prodrugs for brain delivery of acetylcholinesterase inhibitors: design, synthesis, [11C]radiosynthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,51 +5919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EANM15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t>
@@ -6057,90 +6057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of redox chemical delivery systems for targeting radiotracers in central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Papamicaël</w:t>
+                <w:t xml:space="preserve">V Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
@@ -6182,64 +6182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroquinoline derivatives as redox chemical delivery systems (CDS) or “bio-oxidisable” prodrugs for brain delivery of acetylcholinesterase inhibitors : design, synthesis, [11C] radiosynthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jamier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskender Mume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V. Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Foucout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400865b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Bounana Diouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZF1L3K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Fur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hagues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903041g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S7PQ6CX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0629-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H58N6M91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701549f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD143282EF7EE6C4ADB0F84346A97325468704F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00475858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Patteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516737j" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2143A8C9C4230C2366045D8B3EA929D8A07D9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178053202955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Bi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD389F0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ababou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Barsukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301562200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garc&#305;&#769;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S Mercuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Fr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01271-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Amicosante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m301062200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamicael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessilier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mollard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vessilier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m107054200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Levacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fruit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papamica&#235;l" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jamier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskender Mume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V. Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Foucout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400865b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Bounana Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZF1L3K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Fur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hagues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903041g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S7PQ6CX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossauer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0629-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H58N6M91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701549f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD143282EF7EE6C4ADB0F84346A97325468704F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00475858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Patteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516737j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2143A8C9C4230C2366045D8B3EA929D8A07D9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178053202955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Bi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD389F0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ababou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Barsukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301562200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garc&#305;&#769;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S Mercuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Fr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01271-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Amicosante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m301062200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamicael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessilier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mollard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vessilier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m107054200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Levacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fruit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papamica&#235;l" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>