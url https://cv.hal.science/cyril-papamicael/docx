--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -498,740 +498,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel donepezil-like N-benzylpyridinium salt derivatives as AChE inhibitors and their corresponding dihydropyridine “bio-oxidizable” prodrugs: Synthesis, biological evaluation and structure-activity relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Peauger</w:t>
+                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 145, pp.165-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.084⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043695v1</w:t>
+                <w:t xml:space="preserve">hal-03134356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Highly Enantioenriched Donepezil-like 1,4-Dihydropyridines as Promising Anti-Alzheimer Prodrug Candidates via Enantioselective Tsuji Allylation and Organocatalytic Aza-Ene-Type Domino Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel donepezil-like N-benzylpyridinium salt derivatives as AChE inhibitors and their corresponding dihydropyridine “bio-oxidizable” prodrugs: Synthesis, biological evaluation and structure-activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Peauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Petit</w:t>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (17), pp.10231-10240. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.165-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134345v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Alix</w:t>
+                <w:t xml:space="preserve">Access to Highly Enantioenriched Donepezil-like 1,4-Dihydropyridines as Promising Anti-Alzheimer Prodrug Candidates via Enantioselective Tsuji Allylation and Organocatalytic Aza-Ene-Type Domino Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Peauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (17), pp.10231-10240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134333v1</w:t>
+                <w:t xml:space="preserve">hal-03134345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barré</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134356v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donepezil-Based Central Acetylcholinesterase Inhibitors by Means of a “Bio-Oxidizable” Prodrug Strategy: Design, Synthesis, and in Vitro Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Ibazizène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00702⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.2457-2467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043729v1</w:t>
+                <w:t xml:space="preserve">hal-02046279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of the Synthesis of Highly Versatile N-Hydroxysuccinimide Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,210 +1249,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (3), pp.472-483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1588607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Dhilly</w:t>
+                <w:t xml:space="preserve">Donepezil-Based Central Acetylcholinesterase Inhibitors by Means of a “Bio-Oxidizable” Prodrug Strategy: Design, Synthesis, and in Vitro Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Peauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (11), pp.2457-2467. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (13), pp.5909-5926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046279v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Amino Group Position on Aryl Moiety of SarAr on Metal Complexation and Protein Labelling</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Carbonylation of (Hetero)Aryl, Alkenyl and Allyl Halides by Means of N-Hydroxysuccinimidyl Formate as CO Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,826 +1817,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Stability Evaluation of New HYNIC Derivatives as Ligands for Technetium-99m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
+                <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gourand</w:t>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 81, pp.218-226. </w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.208-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/15701786113106660087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141464v1</w:t>
+                <w:t xml:space="preserve">hal-01141349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Stability Evaluation of New HYNIC Derivatives as Ligands for Technetium-99m</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Joyard</w:t>
+                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bischoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vera</w:t>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (3), pp.208-214. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.218-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/15701786113106660087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141349v1</w:t>
+                <w:t xml:space="preserve">hal-01141464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.218 - 226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of sulfonic acid derivatives by oxidative deprotection of thiols using tert-butyl hypochlorite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new 18F-radiolabeled silicon-based nitroimidazole compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Labar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol400865b⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (13), pp.3680-3688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997432v1</w:t>
+                <w:t xml:space="preserve">hal-00997431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of a novel (99m)Tc labeled 2-nitroimidazole derivative as a potential agent for imaging tumor hypoxia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synthesis of sulfonic acid derivatives by oxidative deprotection of thiols using tert-butyl hypochlorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.2294-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400865b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00997430v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 18F-radiolabeled silicon-based nitroimidazole compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a novel (99m)Tc labeled 2-nitroimidazole derivative as a potential agent for imaging tumor hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Bounana Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Labar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (13), pp.3704-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00997431v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of central selective acetylcholinesterase inhibitors by means of a &amp;quot;bio-oxidisable prodrug&amp;quot; strategy.</w:t>
               </w:r>
@@ -2762,750 +2762,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00467214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C1- and C3m-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid synthesis of new benzene-centered porphyrin trimers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mongin</w:t>
+                <w:t xml:space="preserve">C.A. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gossauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Heterocyclic Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.1071-1076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842774v1</w:t>
+                <w:t xml:space="preserve">hal-00323063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C1- and C3v-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gossauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 138, pp.791-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of new axially chiral bridged 2,2′-bipyridines and pyridyl monooxazolines (pymox). Evaluation in copper( i )-catalyzed enantioselective cyclopropanation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of C1- and C3m-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gossauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b701549f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 138 (8), pp.791-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-007-0629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278796v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid synthesis of new benzene-centered porphyrin trimers.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of new axially chiral bridged 2,2′-bipyridines and pyridyl monooxazolines (pymox). Evaluation in copper( i )-catalyzed enantioselective cyclopropanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Heterocyclic Chem.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (9), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b701549f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323063v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase synthesis of a redox delivery system with the aim of targeting peptides into the brain.</w:t>
+                <w:t xml:space="preserve">New development of meyers' methodology : stereoselective preparation of an axially chiral 5,7-fused bicyclic lactam related to circumdatins/benzomalvins and asperlicins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Patteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
+                <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">G. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.281-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00475858v1</w:t>
+                <w:t xml:space="preserve">hal-00475867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New development of meyers' methodology : stereoselective preparation of an axially chiral 5,7-fused bicyclic lactam related to circumdatins/benzomalvins and asperlicins.</w:t>
+                <w:t xml:space="preserve">Solid phase synthesis of a redox delivery system with the aim of targeting peptides into the brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Penhoat</w:t>
+                <w:t xml:space="preserve">Claudine Patteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dupas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsais</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (5), pp.817-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b516737j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475867v1</w:t>
+                <w:t xml:space="preserve">inserm-00475858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Various Terphenyl Derivatives; Study of a New Amine Receptor with a Terphenyl Structure</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuefeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,359 +4708,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments for targeting drugs into central nervous system by means of a redox chemical delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM, 28, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany. pp.476-477</w:t>
+              <w:t xml:space="preserve">Conference on organic chemistry (COC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024980v1</w:t>
+                <w:t xml:space="preserve">hal-02384624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Developments for Targeting Drugs into Central Nervous System by Means of a Redox Chemical Delivery System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibazizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, ShanghaÏ, China</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM, 28, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany. pp.476-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488939v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments for targeting drugs into central nervous system by means of a redox chemical delivery system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+                <w:t xml:space="preserve">New Developments for Targeting Drugs into Central Nervous System by Means of a Redox Chemical Delivery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on organic chemistry (COC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Suzhou, China</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, ShanghaÏ, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384624v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Technidazole: a potential new 99mTc ligand for imaging tumor hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,51 +5068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t>
@@ -5419,103 +5419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport into the central nervous system of [18F]FLT and [18F]Fludarabine for brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Beijing, China</w:t>
@@ -5557,90 +5557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new redox chemical delivery systems for targeting radiotracers into the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
@@ -5708,64 +5708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
@@ -5807,64 +5807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroquinoline derivatives as redox chemical delivery systems (CDS) or “bio-oxidisable” prodrugs for brain delivery of acetylcholinesterase inhibitors: design, synthesis, [11C]radiosynthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,51 +5919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EANM15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t>
@@ -6057,90 +6057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of redox chemical delivery systems for targeting radiotracers in central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
@@ -6182,64 +6182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroquinoline derivatives as redox chemical delivery systems (CDS) or “bio-oxidisable” prodrugs for brain delivery of acetylcholinesterase inhibitors : design, synthesis, [11C] radiosynthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jamier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskender Mume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V. Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Foucout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400865b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Bounana Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZF1L3K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Fur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hagues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903041g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S7PQ6CX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossauer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0629-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H58N6M91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701549f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD143282EF7EE6C4ADB0F84346A97325468704F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00475858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Patteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516737j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2143A8C9C4230C2366045D8B3EA929D8A07D9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178053202955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Bi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD389F0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ababou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Barsukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301562200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garc&#305;&#769;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S Mercuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Fr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01271-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Amicosante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m301062200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamicael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessilier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mollard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vessilier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m107054200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Levacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fruit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papamica&#235;l" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jamier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskender Mume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V. Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Foucout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400865b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Bounana Diouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZF1L3K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Fur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hagues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903041g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S7PQ6CX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0629-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H58N6M91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701549f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD143282EF7EE6C4ADB0F84346A97325468704F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00475858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Patteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516737j" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2143A8C9C4230C2366045D8B3EA929D8A07D9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178053202955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Bi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD389F0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ababou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Barsukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301562200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garc&#305;&#769;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S Mercuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Fr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01271-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Amicosante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m301062200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamicael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessilier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mollard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vessilier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m107054200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Levacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fruit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papamica&#235;l" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>