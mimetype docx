--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -498,961 +498,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+                <w:t xml:space="preserve">Novel donepezil-like N-benzylpyridinium salt derivatives as AChE inhibitors and their corresponding dihydropyridine “bio-oxidizable” prodrugs: Synthesis, biological evaluation and structure-activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Peauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 145, pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134356v1</w:t>
+                <w:t xml:space="preserve">hal-02043695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel donepezil-like N-benzylpyridinium salt derivatives as AChE inhibitors and their corresponding dihydropyridine “bio-oxidizable” prodrugs: Synthesis, biological evaluation and structure-activity relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to Highly Enantioenriched Donepezil-like 1,4-Dihydropyridines as Promising Anti-Alzheimer Prodrug Candidates via Enantioselective Tsuji Allylation and Organocatalytic Aza-Ene-Type Domino Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Peauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.165-190. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (17), pp.10231-10240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.12.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043695v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Highly Enantioenriched Donepezil-like 1,4-Dihydropyridines as Promising Anti-Alzheimer Prodrug Candidates via Enantioselective Tsuji Allylation and Organocatalytic Aza-Ene-Type Domino Reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Peauger</w:t>
+                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Petit</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01442⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134345v1</w:t>
+                <w:t xml:space="preserve">hal-03134333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134333v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An Overview of the Synthesis of Highly Versatile N-Hydroxysuccinimide Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.472-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1588607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046279v1</w:t>
+                <w:t xml:space="preserve">hal-02046258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Synthesis of Highly Versatile N-Hydroxysuccinimide Esters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+                <w:t xml:space="preserve">Donepezil-Based Central Acetylcholinesterase Inhibitors by Means of a “Bio-Oxidizable” Prodrug Strategy: Design, Synthesis, and in Vitro Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Peauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1588607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (13), pp.5909-5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046258v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donepezil-Based Central Acetylcholinesterase Inhibitors by Means of a “Bio-Oxidizable” Prodrug Strategy: Design, Synthesis, and in Vitro Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Delivering FLT to the Central Nervous System by Means of a Promising Targeting System: Synthesis, [11C]Radiosynthesis, and in Vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Ibazizène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (13), pp.5909-5926. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.2457-2467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043729v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Amino Group Position on Aryl Moiety of SarAr on Metal Complexation and Protein Labelling</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Carbonylation of (Hetero)Aryl, Alkenyl and Allyl Halides by Means of N-Hydroxysuccinimidyl Formate as CO Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in redox chemical delivery systems by means of 1,4-dihydroquinoline-based targetor: Application to galantamine delivery to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,424 +2219,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 18F-radiolabeled silicon-based nitroimidazole compounds.</w:t>
+                <w:t xml:space="preserve">Synthesis of sulfonic acid derivatives by oxidative deprotection of thiols using tert-butyl hypochlorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.2294-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400865b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997431v1</w:t>
+                <w:t xml:space="preserve">hal-00997432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of sulfonic acid derivatives by oxidative deprotection of thiols using tert-butyl hypochlorite</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a novel (99m)Tc labeled 2-nitroimidazole derivative as a potential agent for imaging tumor hypoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bohn</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Bounana Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol400865b⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (13), pp.3704-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997432v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of a novel (99m)Tc labeled 2-nitroimidazole derivative as a potential agent for imaging tumor hypoxia.</w:t>
+                <w:t xml:space="preserve">Synthesis of new 18F-radiolabeled silicon-based nitroimidazole compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chérif Bounana Diouf</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Labar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (13), pp.3680-3688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00997430v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of central selective acetylcholinesterase inhibitors by means of a &amp;quot;bio-oxidisable prodrug&amp;quot; strategy.</w:t>
               </w:r>
@@ -2762,750 +2762,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00467214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid synthesis of new benzene-centered porphyrin trimers.</w:t>
+                <w:t xml:space="preserve">Synthesis of C1- and C3v-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gossauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Heterocyclic Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44, pp.1071-1076</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 138, pp.791-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323063v1</w:t>
+                <w:t xml:space="preserve">hal-00323182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C1- and C3v-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Mongin</w:t>
+                <w:t xml:space="preserve">Synthesis of C1- and C3m-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gossauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 138, pp.791-796</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 138 (8), pp.791-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-007-0629-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323182v1</w:t>
+                <w:t xml:space="preserve">hal-00842774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C1- and C3m-Symmetric Porphyrin Trimers Based on Triphenylmethane Cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of new axially chiral bridged 2,2′-bipyridines and pyridyl monooxazolines (pymox). Evaluation in copper( i )-catalyzed enantioselective cyclopropanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00706-007-0629-y⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (9), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b701549f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00842774v1</w:t>
+                <w:t xml:space="preserve">hal-02278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of new axially chiral bridged 2,2′-bipyridines and pyridyl monooxazolines (pymox). Evaluation in copper( i )-catalyzed enantioselective cyclopropanation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid synthesis of new benzene-centered porphyrin trimers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gossauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Heterocyclic Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.1071-1076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02278796v1</w:t>
+                <w:t xml:space="preserve">hal-00323063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New development of meyers' methodology : stereoselective preparation of an axially chiral 5,7-fused bicyclic lactam related to circumdatins/benzomalvins and asperlicins.</w:t>
+                <w:t xml:space="preserve">Solid phase synthesis of a redox delivery system with the aim of targeting peptides into the brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Penhoat</w:t>
+                <w:t xml:space="preserve">Claudine Patteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dupas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsais</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (5), pp.817-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b516737j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475867v1</w:t>
+                <w:t xml:space="preserve">inserm-00475858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase synthesis of a redox delivery system with the aim of targeting peptides into the brain.</w:t>
+                <w:t xml:space="preserve">New development of meyers' methodology : stereoselective preparation of an axially chiral 5,7-fused bicyclic lactam related to circumdatins/benzomalvins and asperlicins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Patteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lénaïg Foucout</w:t>
+                <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">G. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.281-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00475858v1</w:t>
+                <w:t xml:space="preserve">hal-00475867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Various Terphenyl Derivatives; Study of a New Amine Receptor with a Terphenyl Structure</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuefeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,329 +4708,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments for targeting drugs into central nervous system by means of a redox chemical delivery system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibazizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on organic chemistry (COC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM, 28, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany. pp.476-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384624v1</w:t>
+                <w:t xml:space="preserve">hal-02024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Developments for Targeting Drugs into Central Nervous System by Means of a Redox Chemical Delivery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM, 28, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany. pp.476-477</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, ShanghaÏ, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024980v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Developments for Targeting Drugs into Central Nervous System by Means of a Redox Chemical Delivery System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Barré</w:t>
+                <w:t xml:space="preserve">New developments for targeting drugs into central nervous system by means of a redox chemical delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, ShanghaÏ, China</w:t>
+              <w:t xml:space="preserve">Conference on organic chemistry (COC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488939v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Technidazole: a potential new 99mTc ligand for imaging tumor hypoxia</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t>
@@ -5419,103 +5419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport into the central nervous system of [18F]FLT and [18F]Fludarabine for brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Liliana Tîntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Beijing, China</w:t>
@@ -5557,90 +5557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new redox chemical delivery systems for targeting radiotracers into the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
@@ -5708,64 +5708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
@@ -5807,64 +5807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroquinoline derivatives as redox chemical delivery systems (CDS) or “bio-oxidisable” prodrugs for brain delivery of acetylcholinesterase inhibitors: design, synthesis, [11C]radiosynthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,51 +5919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising chemical delivery system into the central nervous system of [18F]FLT for PET imaging studies of low-grade brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dhilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EANM15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t>
@@ -6057,90 +6057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of redox chemical delivery systems for targeting radiotracers in central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Papamicaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Papamicaël</w:t>
+                <w:t xml:space="preserve">V Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
@@ -6182,64 +6182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroquinoline derivatives as redox chemical delivery systems (CDS) or “bio-oxidisable” prodrugs for brain delivery of acetylcholinesterase inhibitors : design, synthesis, [11C] radiosynthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papamicaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibazizène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jamier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskender Mume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V. Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Foucout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400865b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Bounana Diouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZF1L3K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Fur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hagues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903041g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S7PQ6CX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0629-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H58N6M91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701549f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD143282EF7EE6C4ADB0F84346A97325468704F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00475858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Patteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516737j" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2143A8C9C4230C2366045D8B3EA929D8A07D9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178053202955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Bi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD389F0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ababou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Barsukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301562200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garc&#305;&#769;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S Mercuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Fr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01271-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Amicosante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m301062200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamicael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessilier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mollard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vessilier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m107054200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Levacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fruit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papamica&#235;l" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Papamica&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#378;iane Ibazize&#505;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana T&#238;ntas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.12.084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jamier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskender Mume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne V. Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joyard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701786113106660087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Foucout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400865b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Bounana Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZF1L3K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Labar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.04.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00467214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Fur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hagues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903041g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S7PQ6CX3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0629-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H58N6M91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701549f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD143282EF7EE6C4ADB0F84346A97325468704F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00475858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Patteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516737j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2143A8C9C4230C2366045D8B3EA929D8A07D9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamica&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570178053202955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Bi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD389F0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ababou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Barsukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301562200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Garc&#305;&#769;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S Mercuri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Fr&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01271-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Franceschini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Amicosante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m301062200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papamicael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessilier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mollard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vessilier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m107054200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tintas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Tintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. . Fillesoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papamica&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Levacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fruit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papamica&#235;l" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>