--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -208,408 +208,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical calo-porosimeter to characterize wetting and drying processes in lyophobic nanometric pores</w:t>
+                <w:t xml:space="preserve">Thermal Conductivity of a Fluid-Filled Nanoporous Material: Underlying Molecular Mechanisms and the Rattle Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Michel</w:t>
+                <w:t xml:space="preserve">Nikolas Ferreira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Luís Fernando Mercier Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gérard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0226398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (10), pp.2516-2527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c07088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768342v1</w:t>
+                <w:t xml:space="preserve">hal-04730490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanofluidic exchanger for harvesting saline gradient energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saranath Sripriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saranath Sripriya</w:t>
+                <w:t xml:space="preserve">Vincent Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Picard</w:t>
+                <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4lc00544a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of a Fluid-Filled Nanoporous Material: Underlying Molecular Mechanisms and the Rattle Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamical calo-porosimeter to characterize wetting and drying processes in lyophobic nanometric pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Ferreira de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Fernando Mercier Franco</w:t>
+                <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (10), pp.2516-2527. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c07088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0226398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730490v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supported MOF/cellulose-nanocrystals materials designed from ultrafiltration</w:t>
               </w:r>
@@ -621,64 +621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,90 +725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bowtie-shaped deformation isotherm of superhydrophobic cylindrical mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Ludescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -853,261 +853,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide as a line active agent: its impact on line tension and nucleation rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
+                <w:t xml:space="preserve">X. Cattoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (33), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2102449118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0044391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332573v1</w:t>
+                <w:t xml:space="preserve">hal-03128074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carbon dioxide as a line active agent: its impact on line tension and nucleation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0044391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2102449118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128074v1</w:t>
+                <w:t xml:space="preserve">hal-03332573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Microscopic Dynamics of Intruded Water in a Superhydrophobic Nanoconfinement: Neutron Scattering and Molecular Modeling</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,77 +1357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the concept of line tension down to the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152 (9), pp.094707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,64 +1487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,77 +1738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (9), pp.5726-5730. </w:t>
@@ -1846,51 +1846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulateurs à nanoporeux lyophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,77 +1941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (11), pp.113906. </w:t>
@@ -2075,77 +2075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
@@ -2196,77 +2196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millán Michelin-Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.036101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-incubator for cell and tissue imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hearnden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of environmental changes upon the microrheological response of adherent cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athene Donald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2537,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient aging of a liquid-gas interface stretched by standing waves: on the interplay of chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance frequencies of meniscus waves as a physical mechanism for a DNA biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,51 +2722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilational rheology of an air-water interface functionalized by biomolecules: the role of surface diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2838,51 +2838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of a gas/liquid interface elongated by standing waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 270-271, pp.182-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of a wavy ageing interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3025,269 +3025,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Two-Phase Model for Analysis of the Anode of a DMFC</w:t>
+                <w:t xml:space="preserve">The Design and Usage of a Visual Direct Methanol Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joakim Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erik Birgersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vynnycky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 151 (12), pp.A2157</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (8), pp.763-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001218v1</w:t>
+                <w:t xml:space="preserve">hal-02001231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Usage of a Visual Direct Methanol Fuel Cell</w:t>
+                <w:t xml:space="preserve">Reduced Two-Phase Model for Analysis of the Anode of a DMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erik Birgersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joakim Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vynnycky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Vynnycky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (8), pp.763-770</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (12), pp.A2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001231v1</w:t>
+                <w:t xml:space="preserve">hal-02001218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
@@ -3443,77 +3443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeur nanofluidique pour la valorisasiton d'énergie osmotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saranath Sripriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3564,77 +3564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,90 +3672,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolachai Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Micro-Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nice, France</w:t>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact line in confinement : equilibrium and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanofluidics: a joint workshop by GDRs "Interfacial Soft Matter" and "MicroNanofluidics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,90 +3866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolachai Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in narrow channels II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cargèse, France</w:t>
@@ -3978,449 +3978,449 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-free Approaches to harvest Osmotic Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saranath Sripriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Microfluidique Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4lc00544a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
+                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915115v1</w:t>
+                <w:t xml:space="preserve">hal-04919225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919225v1</w:t>
+                <w:t xml:space="preserve">hal-04915115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wetting dynamics in hydrophobic nanopores to volume swing osmosis to harvest osmotic energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM workshop: Fluids in porous materials: from fundamental physics to engineering applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4540,77 +4540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,342 +4642,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Microscopic Dynamics of Intruded Water in a Superhydrophobic Nanoconfinement: Neutron Scattering and Molecular Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neutron Scatterring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915057v1</w:t>
+                <w:t xml:space="preserve">hal-04915078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous Microscopic Dynamics of Intruded Water in a Superhydrophobic Nanoconfinement: Neutron Scattering and Molecular Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wolanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tabacchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Neutron Scatterring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915078v1</w:t>
+                <w:t xml:space="preserve">hal-04915057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer mechanisms in confined fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Ferreira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Fernando Mercier Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Brazilian Conference on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5121,472 +5121,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630365v1</w:t>
+                <w:t xml:space="preserve">hal-03630361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630363v1</w:t>
+                <w:t xml:space="preserve">hal-03630365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630361v1</w:t>
+                <w:t xml:space="preserve">hal-03630363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5605,476 +5605,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un capteur pour la mesure directe d'infimes débits liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630269v1</w:t>
+                <w:t xml:space="preserve">hal-03630272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capteur pour la mesure directe d'infimes débits liquides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Fournel</w:t>
+                <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Motte</w:t>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Charlaix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630272v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Happy Science Elisabeth !</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct measurement of liquid flow rate up to picoliter per minute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid at Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002895v1</w:t>
+                <w:t xml:space="preserve">hal-01741451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of liquid flow rate up to picoliter per minute</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Happy Science Elisabeth !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Steinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Liquid at Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741451v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow rate in individual nanopores: a direct sensor with picoliter per minute sensitivity</w:t>
               </w:r>
@@ -6099,51 +6099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanofludiics in physics and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6194,64 +6194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorentz Centre Workshop Micro- and Nano-Fluidics: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,51 +6302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,90 +6496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcing électrolytes solutions into hydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,77 +6760,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
@@ -6859,64 +6859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6941,77 +6941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'intrusion de liquides dans des pores hydrophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7062,77 +7062,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,51 +7157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes capillaires de ménisques : modes résonnants pour sonder une interface fluide/fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7252,51 +7252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance of meniscus waves: towards a liquid cantilever rapid assay for biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference "Rapid Methods Europe 2009"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Noordwijkerhoot, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7321,51 +7321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When DNA strands wave at a fluid interface what about a detection based on surface rheology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7403,51 +7403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de brins d'ADN et modes résonants d'ondes de ménisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7485,51 +7485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilational rheology characterisation of an ageing wavy interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the adsorption of DNA strands at a fluid interface stretched by capillary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7649,51 +7649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilational rheology of an ageing wavy interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7731,51 +7731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement biologique d'une interface eau/air : caractérisation rhéologique par des ondes capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7807,263 +7807,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of a wavy ageing interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ageing of a gas/liquid interface elongated by standing waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Colloid &amp; Interface Society</w:t>
+              <w:t xml:space="preserve">18th Conference on the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Almeria, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.065⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203930v1</w:t>
+                <w:t xml:space="preserve">hal-00203928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of a gas/liquid interface elongated by standing waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical investigation of a wavy ageing interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on the European Colloid &amp; Interface Society</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Almeria, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.060⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203928v1</w:t>
+                <w:t xml:space="preserve">hal-00203930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of a wavy interface: modelling and optical recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,64 +8159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8280,64 +8280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8369,299 +8369,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun boat: light propelled thermocapillary vessel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamical response of water confined in hydrophobic nanometric sized porous matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Liquids at interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741470v1</w:t>
+                <w:t xml:space="preserve">hal-02002898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical response of water confined in hydrophobic nanometric sized porous matrices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sun boat: light propelled thermocapillary vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquids at interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002898v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined interfaces at the nanoscale: continuous thermodynamics and line tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bey Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ljubbljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8686,77 +8686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of water forced into highly hydrophobic nano cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water and Aqueous Solutions, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8781,51 +8781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylin within a lipid monolayer: mechanical aging of a complex interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8908,77 +8908,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de conversion d'énergie osmotique en énergie hydraulique et de dessalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022/258912. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de débit d’un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Pharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9110,51 +9110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2936167A1. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9204,51 +9204,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line tension, linactive agent and wetting dynamics: focus on the contact line in nanometric pores. Seminar, Institut de Physique de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the wetting and drying of hydrophobic nanopores, Seminar, Laboratoire de Physique des Solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9328,51 +9328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux intracellulaires vivants : un point de vue rhéologique. Séminaire, Laboratoire Rhéologie et Procédés, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,181 +9384,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transduction bio-mécanique : vers de nouveaux outils de diagnostic. Séminaire Laboratoire J. A. Dieudonné, Nice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rhéologie de systèmes évolutifs : interface fluide et biomatériau intracellulaire. Laboratoire de Physique de la Matière Condensée, Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915307v1</w:t>
+                <w:t xml:space="preserve">hal-04915316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de systèmes évolutifs : interface fluide et biomatériau intracellulaire. Laboratoire de Physique de la Matière Condensée, Nice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transduction bio-mécanique : vers de nouveaux outils de diagnostic. Séminaire Laboratoire J. A. Dieudonné, Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915316v1</w:t>
+                <w:t xml:space="preserve">hal-04915307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la cellule vivante : vers le diagnostic et le traitement de pathologies. Séminaire du Laboratoire de Spectrométrie, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9576,51 +9576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary waves as a label free detection tool of biomolecules : perspective for a droplet-based lab on chip. Seminar, British Petroleum Institute, Cambridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9638,51 +9638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary waves at a functionnalized interface : towards a fluid label free biosensor. Fluid Dynamics Seminar, University of Warwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9732,51 +9732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes capillaires à une interface fluide fonctionnalisée : détection micromécanique de brins d'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9835,51 +9835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins du continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Grenoble Alpes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9987,51 +9987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41BAF1B7"/>
+    <w:nsid w:val="CB51B96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10218,51 +10218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-2617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226398" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranath Sripriya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00544a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Ferreira de Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Mercier Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ludescher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102449118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wolanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tabacchioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Zanotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06791.s001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandara Valesco Anez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02408-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12418-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170620v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#225;n Michelin-Jamois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.036101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hearnden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Massignani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athene Donald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10473-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC3CB7481E676B7C609F7C809EC8A26B0C12A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0624236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1B4HQ6J4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0083-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6T13LM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ6B1JBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LC1DNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Birgersson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nordlund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vynnycky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Motte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charlaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741451v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Michelin-Jamois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bey Romain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Pharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915307v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-2617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Ferreira de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Mercier Franco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranath Sripriya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00544a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ludescher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102449118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wolanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tabacchioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Zanotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06791.s001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandara Valesco Anez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02408-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12418-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170620v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#225;n Michelin-Jamois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.036101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hearnden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Massignani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athene Donald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10473-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC3CB7481E676B7C609F7C809EC8A26B0C12A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0624236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1B4HQ6J4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0083-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6T13LM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ6B1JBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LC1DNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nordlund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Birgersson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vynnycky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Motte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charlaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Michelin-Jamois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bey Romain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Pharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915307v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>