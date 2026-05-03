--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1455,278 +1455,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reminiscent capillarity in subnanopores</w:t>
+                <w:t xml:space="preserve">Large slippage and depletion layer at the polyelectrolyte/solid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Deroche</w:t>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilianne Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12418-9⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (31), pp.6308-6317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm00910h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328687v1</w:t>
+                <w:t xml:space="preserve">hal-04030681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large slippage and depletion layer at the polyelectrolyte/solid interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cross</w:t>
+                <w:t xml:space="preserve">Reminiscent capillarity in subnanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (31), pp.6308-6317. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sm00910h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030681v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct sensor to measure minute liquid flow rates</w:t>
               </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1909,295 +1909,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-nano-rheometer for the mechanics of soft matter at interfaces</w:t>
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (11), pp.113906. </w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4967713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581974v1</w:t>
+                <w:t xml:space="preserve">hal-01581990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
+                <w:t xml:space="preserve">A micro-nano-rheometer for the mechanics of soft matter at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (11), pp.113906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4967713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581990v1</w:t>
+                <w:t xml:space="preserve">hal-01581974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
               </w:r>
@@ -3025,269 +3025,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Usage of a Visual Direct Methanol Fuel Cell</w:t>
+                <w:t xml:space="preserve">Reduced Two-Phase Model for Analysis of the Anode of a DMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erik Birgersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joakim Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vynnycky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Vynnycky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (8), pp.763-770</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (12), pp.A2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001231v1</w:t>
+                <w:t xml:space="preserve">hal-02001218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Two-Phase Model for Analysis of the Anode of a DMFC</w:t>
+                <w:t xml:space="preserve">The Design and Usage of a Visual Direct Methanol Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joakim Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erik Birgersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vynnycky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 151 (12), pp.A2157</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (8), pp.763-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001218v1</w:t>
+                <w:t xml:space="preserve">hal-02001231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3299,260 +3299,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d'énergie osmotique par Volume Swing Osmosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echangeur nanofluidique pour la valorisasiton d'énergie osmotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniruddha Guha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">Manon Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saranath Sripriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313161v1</w:t>
+                <w:t xml:space="preserve">hal-05312961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echangeur nanofluidique pour la valorisasiton d'énergie osmotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation d'énergie osmotique par Volume Swing Osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saranath Sripriya</w:t>
+                <w:t xml:space="preserve">Aniruddha Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312961v1</w:t>
+                <w:t xml:space="preserve">hal-05313161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosimétrie dynamique : un outil d'exploration pour la nanofluidique</w:t>
               </w:r>
@@ -4108,274 +4108,274 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919225v1</w:t>
+                <w:t xml:space="preserve">hal-04915123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
+                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915115v1</w:t>
+                <w:t xml:space="preserve">hal-04919225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
@@ -4406,73 +4406,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 17-22 September 2023, 8th International Polysaccharide Conference (Graz, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903286v1</w:t>
+                <w:t xml:space="preserve">hal-04915115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wetting dynamics in hydrophobic nanopores to volume swing osmosis to harvest osmotic energy</w:t>
               </w:r>
@@ -4596,319 +4596,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 17-22 September 2023, 8th International Polysaccharide Conference (Graz, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915123v1</w:t>
+                <w:t xml:space="preserve">hal-04903286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous Microscopic Dynamics of Intruded Water in a Superhydrophobic Nanoconfinement: Neutron Scattering and Molecular Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wolanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tabacchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Neutron Scatterring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915078v1</w:t>
+                <w:t xml:space="preserve">hal-04915057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Microscopic Dynamics of Intruded Water in a Superhydrophobic Nanoconfinement: Neutron Scattering and Molecular Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neutron Scatterring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915057v1</w:t>
+                <w:t xml:space="preserve">hal-04915078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer mechanisms in confined fluids: a molecular dynamics study</w:t>
               </w:r>
@@ -5121,51 +5121,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t>
+                <w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
@@ -5196,97 +5196,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630361v1</w:t>
+                <w:t xml:space="preserve">hal-03630365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t>
+                <w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
@@ -5317,97 +5317,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630365v1</w:t>
+                <w:t xml:space="preserve">hal-03630363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t>
+                <w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
@@ -5438,73 +5438,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630363v1</w:t>
+                <w:t xml:space="preserve">hal-03630361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t>
               </w:r>
@@ -5605,273 +5605,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capteur pour la mesure directe d'infimes débits liquides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sharma</w:t>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fournel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630272v1</w:t>
+                <w:t xml:space="preserve">hal-03630269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barraud</w:t>
+                <w:t xml:space="preserve">Un capteur pour la mesure directe d'infimes débits liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630269v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of liquid flow rate up to picoliter per minute</w:t>
               </w:r>
@@ -5946,286 +5946,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Happy Science Elisabeth !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow rate in individual nanopores: a direct sensor with picoliter per minute sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Audry</w:t>
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid at Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Nanofludiics in physics and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002895v1</w:t>
+                <w:t xml:space="preserve">hal-02017592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate in individual nanopores: a direct sensor with picoliter per minute sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cross</w:t>
+                <w:t xml:space="preserve">Happy Science Elisabeth !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Steinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
+                <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofludiics in physics and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Liquid at Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017592v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct sensing of pL volumes to measure flow rates in individual nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,817 +6270,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in hydrophobic micropores : dynamical behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A sensor to measure flow rate in individual nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017581v1</w:t>
+                <w:t xml:space="preserve">hal-02017568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor to measure flow rate in individual nanopore</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Water in hydrophobic micropores : dynamical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017568v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcing électrolytes solutions into hydrophobic nanopores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Michel</w:t>
+                <w:t xml:space="preserve">MEMS with an embedded fluidic microchannel for sensitive weighing of liquid samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+                <w:t xml:space="preserve">Léopold Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Agache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE International Conference on Micro Electro Mechanical Systems (MEMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582012v1</w:t>
+                <w:t xml:space="preserve">hal-02155724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS with an embedded fluidic microchannel for sensitive weighing of liquid samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léopold Virot</w:t>
+                <w:t xml:space="preserve">Forcing électrolytes solutions into hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Agache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Micro Electro Mechanical Systems (MEMS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flow 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155724v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorhéomètre pour l’étude des liquides confiné</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+                <w:t xml:space="preserve">Mécanismes d'intrusion de liquides dans des pores hydrophobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280229v1</w:t>
+                <w:t xml:space="preserve">hal-01590670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude des liquides confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582000v1</w:t>
+                <w:t xml:space="preserve">hal-01280229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'intrusion de liquides dans des pores hydrophobes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Michel</w:t>
+                <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590670v1</w:t>
+                <w:t xml:space="preserve">hal-01582000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouillage, démouillage dans des pores nanométriques hydrophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,51 +8388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical response of water confined in hydrophobic nanometric sized porous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,51 +8794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylin within a lipid monolayer: mechanical aging of a complex interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9508,151 +9508,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la cellule vivante : vers le diagnostic et le traitement de pathologies. Séminaire du Laboratoire de Spectrométrie, Grenoble</w:t>
+                <w:t xml:space="preserve">Capillary waves as a label free detection tool of biomolecules : perspective for a droplet-based lab on chip. Seminar, British Petroleum Institute, Cambridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915315v1</w:t>
+                <w:t xml:space="preserve">hal-04915302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary waves as a label free detection tool of biomolecules : perspective for a droplet-based lab on chip. Seminar, British Petroleum Institute, Cambridge</w:t>
+                <w:t xml:space="preserve">Caractérisation de la cellule vivante : vers le diagnostic et le traitement de pathologies. Séminaire du Laboratoire de Spectrométrie, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915302v1</w:t>
+                <w:t xml:space="preserve">hal-04915315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary waves at a functionnalized interface : towards a fluid label free biosensor. Fluid Dynamics Seminar, University of Warwick</w:t>
               </w:r>
@@ -9987,51 +9987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB51B96F"/>
+    <w:nsid w:val="ACBE82C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10218,51 +10218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-2617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Ferreira de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Mercier Franco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranath Sripriya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00544a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ludescher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102449118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wolanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tabacchioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Zanotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06791.s001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandara Valesco Anez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02408-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12418-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170620v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#225;n Michelin-Jamois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.036101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hearnden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Massignani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athene Donald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10473-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC3CB7481E676B7C609F7C809EC8A26B0C12A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0624236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1B4HQ6J4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0083-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6T13LM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ6B1JBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LC1DNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nordlund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Birgersson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vynnycky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Motte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charlaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Michelin-Jamois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bey Romain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Pharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915307v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-2617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Ferreira de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Mercier Franco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranath Sripriya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00544a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ludescher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102449118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wolanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tabacchioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Zanotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06791.s001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandara Valesco Anez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02408-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12418-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967713" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170620v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#225;n Michelin-Jamois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.036101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hearnden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Massignani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athene Donald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10473-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC3CB7481E676B7C609F7C809EC8A26B0C12A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0624236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1B4HQ6J4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0083-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6T13LM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ6B1JBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LC1DNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Birgersson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nordlund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vynnycky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Motte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charlaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017568v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Valentin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863580" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Michelin-Jamois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bey Romain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Pharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915307v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>