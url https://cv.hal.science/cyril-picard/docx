--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -208,408 +208,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of a Fluid-Filled Nanoporous Material: Underlying Molecular Mechanisms and the Rattle Effect</w:t>
+                <w:t xml:space="preserve">A dynamical calo-porosimeter to characterize wetting and drying processes in lyophobic nanometric pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Ferreira de Souza</w:t>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Picard</w:t>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Fernando Mercier Franco</w:t>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c07088⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0226398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730490v1</w:t>
+                <w:t xml:space="preserve">hal-04768342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanofluidic exchanger for harvesting saline gradient energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal Conductivity of a Fluid-Filled Nanoporous Material: Underlying Molecular Mechanisms and the Rattle Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Ferreira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+                <w:t xml:space="preserve">Luís Fernando Mercier Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4lc00544a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (10), pp.2516-2527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c07088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768354v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical calo-porosimeter to characterize wetting and drying processes in lyophobic nanometric pores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nanofluidic exchanger for harvesting saline gradient energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+                <w:t xml:space="preserve">Saranath Sripriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Vincent Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gérard</w:t>
+                <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloïse Ugo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (10), </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0226398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4lc00544a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768342v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supported MOF/cellulose-nanocrystals materials designed from ultrafiltration</w:t>
               </w:r>
@@ -621,64 +621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,90 +725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bowtie-shaped deformation isotherm of superhydrophobic cylindrical mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Ludescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -859,103 +859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,64 +1002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide as a line active agent: its impact on line tension and nucleation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1370,64 +1370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the concept of line tension down to the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152 (9), pp.094707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,278 +1455,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large slippage and depletion layer at the polyelectrolyte/solid interface</w:t>
+                <w:t xml:space="preserve">Reminiscent capillarity in subnanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barraud</w:t>
+                <w:t xml:space="preserve">Irena Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cross</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm00910h⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030681v1</w:t>
+                <w:t xml:space="preserve">hal-02328687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reminiscent capillarity in subnanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large slippage and depletion layer at the polyelectrolyte/solid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Deroche</w:t>
+                <w:t xml:space="preserve">Fréderic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilianne Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (31), pp.6308-6317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12418-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9sm00910h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328687v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct sensor to measure minute liquid flow rates</w:t>
               </w:r>
@@ -1738,77 +1738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (9), pp.5726-5730. </w:t>
@@ -1846,51 +1846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulateurs à nanoporeux lyophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1909,364 +1909,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
+                <w:t xml:space="preserve">A micro-nano-rheometer for the mechanics of soft matter at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (11), pp.113906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4967713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581990v1</w:t>
+                <w:t xml:space="preserve">hal-01581974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-nano-rheometer for the mechanics of soft matter at interfaces</w:t>
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (11), pp.113906. </w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4967713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581974v1</w:t>
+                <w:t xml:space="preserve">hal-01581990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millán Michelin-Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.036101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-incubator for cell and tissue imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hearnden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of environmental changes upon the microrheological response of adherent cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athene Donald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2537,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient aging of a liquid-gas interface stretched by standing waves: on the interplay of chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance frequencies of meniscus waves as a physical mechanism for a DNA biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,51 +2722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilational rheology of an air-water interface functionalized by biomolecules: the role of surface diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2838,51 +2838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of a gas/liquid interface elongated by standing waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 270-271, pp.182-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of a wavy ageing interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vynnycky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,51 +3165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design and Usage of a Visual Direct Methanol Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Birgersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,77 +3318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeur nanofluidique pour la valorisasiton d'énergie osmotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saranath Sripriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
@@ -3577,64 +3577,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,90 +3672,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolachai Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Micro-Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nice, France</w:t>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact line in confinement : equilibrium and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanofluidics: a joint workshop by GDRs "Interfacial Soft Matter" and "MicroNanofluidics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,90 +3866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolachai Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in narrow channels II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cargèse, France</w:t>
@@ -3978,259 +3978,259 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-free Approaches to harvest Osmotic Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saranath Sripriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Microfluidique Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4lc00544a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915123v1</w:t>
+                <w:t xml:space="preserve">hal-04915115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
@@ -4242,64 +4242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4331,178 +4331,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
+                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
+              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 17-22 September 2023, 8th International Polysaccharide Conference (Graz, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915115v1</w:t>
+                <w:t xml:space="preserve">hal-04903286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wetting dynamics in hydrophobic nanopores to volume swing osmosis to harvest osmotic energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM workshop: Fluids in porous materials: from fundamental physics to engineering applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4540,129 +4540,129 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 17-22 September 2023, 8th International Polysaccharide Conference (Graz, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903286v1</w:t>
+                <w:t xml:space="preserve">hal-04915123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Microscopic Dynamics of Intruded Water in a Superhydrophobic Nanoconfinement: Neutron Scattering and Molecular Modeling</w:t>
               </w:r>
@@ -4786,77 +4786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4894,90 +4894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer mechanisms in confined fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Ferreira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Fernando Mercier Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Brazilian Conference on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5127,103 +5127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5248,103 +5248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,103 +5369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5490,103 +5490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cattoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5611,77 +5611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5851,407 +5851,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of liquid flow rate up to picoliter per minute</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Happy Science Elisabeth !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Steinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Liquid at Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741451v1</w:t>
+                <w:t xml:space="preserve">hal-02002895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate in individual nanopores: a direct sensor with picoliter per minute sensitivity</w:t>
+                <w:t xml:space="preserve">Direct measurement of liquid flow rate up to picoliter per minute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofludiics in physics and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017592v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Happy Science Elisabeth !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Steinberger</w:t>
+                <w:t xml:space="preserve">Flow rate in individual nanopores: a direct sensor with picoliter per minute sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Audry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid at Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Nanofludiics in physics and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002895v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct sensing of pL volumes to measure flow rates in individual nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorentz Centre Workshop Micro- and Nano-Fluidics: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6270,869 +6270,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor to measure flow rate in individual nanopore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Motte</w:t>
+                <w:t xml:space="preserve">Water in hydrophobic micropores : dynamical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Fournel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017568v1</w:t>
+                <w:t xml:space="preserve">hal-02017581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in hydrophobic micropores : dynamical behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A sensor to measure flow rate in individual nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017581v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS with an embedded fluidic microchannel for sensitive weighing of liquid samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Hadji</w:t>
+                <w:t xml:space="preserve">Forcing électrolytes solutions into hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Virot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Agache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Micro Electro Mechanical Systems (MEMS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flow 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155724v1</w:t>
+                <w:t xml:space="preserve">hal-01582012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcing électrolytes solutions into hydrophobic nanopores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MEMS with an embedded fluidic microchannel for sensitive weighing of liquid samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Agache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE International Conference on Micro Electro Mechanical Systems (MEMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582012v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'intrusion de liquides dans des pores hydrophobes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude des liquides confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590670v1</w:t>
+                <w:t xml:space="preserve">hal-01280229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorhéomètre pour l’étude des liquides confiné</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280229v1</w:t>
+                <w:t xml:space="preserve">hal-01582000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant osmotic pressure in the forced wetting of hydrophobic nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'intrusion de liquides dans des pores hydrophobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582000v1</w:t>
+                <w:t xml:space="preserve">hal-01590670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouillage, démouillage dans des pores nanométriques hydrophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Michelin-Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,51 +7157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes capillaires de ménisques : modes résonnants pour sonder une interface fluide/fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7252,51 +7252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance of meniscus waves: towards a liquid cantilever rapid assay for biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference "Rapid Methods Europe 2009"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Noordwijkerhoot, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7321,51 +7321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When DNA strands wave at a fluid interface what about a detection based on surface rheology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7403,51 +7403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de brins d'ADN et modes résonants d'ondes de ménisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7485,51 +7485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilational rheology characterisation of an ageing wavy interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the adsorption of DNA strands at a fluid interface stretched by capillary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7649,51 +7649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilational rheology of an ageing wavy interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7731,51 +7731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement biologique d'une interface eau/air : caractérisation rhéologique par des ondes capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7807,263 +7807,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of a gas/liquid interface elongated by standing waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical investigation of a wavy ageing interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on the European Colloid &amp; Interface Society</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Almeria, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.060⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203928v1</w:t>
+                <w:t xml:space="preserve">hal-00203930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of a wavy ageing interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ageing of a gas/liquid interface elongated by standing waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Colloid &amp; Interface Society</w:t>
+              <w:t xml:space="preserve">18th Conference on the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Almeria, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.065⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203930v1</w:t>
+                <w:t xml:space="preserve">hal-00203928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of a wavy interface: modelling and optical recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,64 +8159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8280,64 +8280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8369,299 +8369,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical response of water confined in hydrophobic nanometric sized porous matrices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sun boat: light propelled thermocapillary vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquids at interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002898v1</w:t>
+                <w:t xml:space="preserve">hal-01741470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun boat: light propelled thermocapillary vessel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamical response of water confined in hydrophobic nanometric sized porous matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR microfluidique nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Liquids at interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741470v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined interfaces at the nanoscale: continuous thermodynamics and line tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bey Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ljubbljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8686,77 +8686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of water forced into highly hydrophobic nano cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water and Aqueous Solutions, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8781,64 +8781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylin within a lipid monolayer: mechanical aging of a complex interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8908,77 +8908,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de conversion d'énergie osmotique en énergie hydraulique et de dessalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022/258912. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de débit d’un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Pharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9110,51 +9110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2936167A1. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9204,51 +9204,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line tension, linactive agent and wetting dynamics: focus on the contact line in nanometric pores. Seminar, Institut de Physique de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the wetting and drying of hydrophobic nanopores, Seminar, Laboratoire de Physique des Solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9328,51 +9328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux intracellulaires vivants : un point de vue rhéologique. Séminaire, Laboratoire Rhéologie et Procédés, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,305 +9384,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de systèmes évolutifs : interface fluide et biomatériau intracellulaire. Laboratoire de Physique de la Matière Condensée, Nice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transduction bio-mécanique : vers de nouveaux outils de diagnostic. Séminaire Laboratoire J. A. Dieudonné, Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915316v1</w:t>
+                <w:t xml:space="preserve">hal-04915307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transduction bio-mécanique : vers de nouveaux outils de diagnostic. Séminaire Laboratoire J. A. Dieudonné, Nice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rhéologie de systèmes évolutifs : interface fluide et biomatériau intracellulaire. Laboratoire de Physique de la Matière Condensée, Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915307v1</w:t>
+                <w:t xml:space="preserve">hal-04915316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary waves as a label free detection tool of biomolecules : perspective for a droplet-based lab on chip. Seminar, British Petroleum Institute, Cambridge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la cellule vivante : vers le diagnostic et le traitement de pathologies. Séminaire du Laboratoire de Spectrométrie, Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915302v1</w:t>
+                <w:t xml:space="preserve">hal-04915315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la cellule vivante : vers le diagnostic et le traitement de pathologies. Séminaire du Laboratoire de Spectrométrie, Grenoble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Capillary waves as a label free detection tool of biomolecules : perspective for a droplet-based lab on chip. Seminar, British Petroleum Institute, Cambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915315v1</w:t>
+                <w:t xml:space="preserve">hal-04915302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary waves at a functionnalized interface : towards a fluid label free biosensor. Fluid Dynamics Seminar, University of Warwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9732,51 +9732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes capillaires à une interface fluide fonctionnalisée : détection micromécanique de brins d'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9835,51 +9835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins du continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Grenoble Alpes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9987,51 +9987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACBE82C0"/>
+    <w:nsid w:val="58B0C72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10218,51 +10218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-2617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Ferreira de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Mercier Franco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranath Sripriya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00544a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ludescher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102449118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wolanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tabacchioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Zanotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06791.s001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandara Valesco Anez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02408-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12418-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967713" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170620v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#225;n Michelin-Jamois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.036101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hearnden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Massignani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athene Donald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10473-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC3CB7481E676B7C609F7C809EC8A26B0C12A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0624236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1B4HQ6J4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0083-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6T13LM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ6B1JBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LC1DNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Birgersson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nordlund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vynnycky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Motte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charlaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017568v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Valentin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863580" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Michelin-Jamois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bey Romain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Pharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915307v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2282-2617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226398" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Ferreira de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Mercier Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranath Sripriya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00544a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ludescher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102449118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wolanin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tabacchioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Zanotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c06791.s001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandara Valesco Anez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorenceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02408-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12418-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170620v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mill&#225;n Michelin-Jamois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.036101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hearnden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Massignani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Achouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athene Donald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10473-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BC3CB7481E676B7C609F7C809EC8A26B0C12A8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0624236" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1B4HQ6J4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0083-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6T13LM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ6B1JBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LC1DNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Birgersson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nordlund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vynnycky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Motte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charlaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741451v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Michelin-Jamois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bey Romain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Pharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915307v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>