--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -348,82 +348,82 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06908-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549503v1</w:t>
+                <w:t xml:space="preserve">hal-05549503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t>
               </w:r>
@@ -754,51 +754,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 2025, pp.baaf048. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025, pp.baaf048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1475,429 +1475,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ontologies community of practice: A CGIAR initiative for big data in agrifood systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Phenotyping; From Plant, to Data, to Impact and Highlights of the International Plant Phenotyping Symposium - IPPS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+                <w:t xml:space="preserve">Trevor Garnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+                <w:t xml:space="preserve">Carolyn Lawrence-Dill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soonho Kim</w:t>
+                <w:t xml:space="preserve">Tony Pridmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabina Leonelli</w:t>
+                <w:t xml:space="preserve">Michelle Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patter.2020.100105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.618342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949637v1</w:t>
+                <w:t xml:space="preserve">hal-03219213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Phenotyping; From Plant, to Data, to Impact and Highlights of the International Plant Phenotyping Symposium - IPPS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Papoutsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Garnett</w:t>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Lawrence-Dill</w:t>
+                <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Pridmore</w:t>
+                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Watt</w:t>
+                <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (1), pp.260-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.618342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219213v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ontologies community of practice: A CGIAR initiative for big data in agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Papoutsoglou</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faria</w:t>
+                <w:t xml:space="preserve">Soonho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Arend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+                <w:t xml:space="preserve">Céline Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
+                <w:t xml:space="preserve">Sabina Leonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (1), pp.260-273. </w:t>
+              <w:t xml:space="preserve">Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.100105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patter.2020.100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949641v1</w:t>
+                <w:t xml:space="preserve">hal-02949637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,355 +2953,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01652022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cantu</w:t>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-M Cheng</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Christian Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404714v1</w:t>
+                <w:t xml:space="preserve">hal-02635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lange</w:t>
+                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+                <w:t xml:space="preserve">D Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Christian Bader</w:t>
+                <w:t xml:space="preserve">Z-M Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures for interoperability of phenotypic data: minimum information requirements and formatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ćwiek-Kupczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4878,1125 +4878,1181 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 North American Plant Phenotyping Network Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAPPN, Feb 2025, Saint Louis (Missouri), United States</w:t>
+              <w:t xml:space="preserve">PAG 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967423v1</w:t>
+                <w:t xml:space="preserve">hal-05528830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
+                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528830v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528802v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2025 North American Plant Phenotyping Network Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAPPN, Feb 2025, Saint Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530229v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR Plant Phenomics Data Management Tools and Guidelines.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425516v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
+                <w:t xml:space="preserve">FAIR Plant Phenomics Data Management Tools and Guidelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenoharmonis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioversity; Digitag; INRAE; Phenome, May 2024, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967400v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phenotyping data management from phenomics to integration for analysis and PGR characterizations: challenges and solutions from INRAE, ELIXIR and EMPHASIS</w:t>
+                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Data Linkage: Data Standardization for Agricultural Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NARO, Oct 2024, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Phenoharmonis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioversity; Digitag; INRAE; Phenome, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967207v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Plant Phenomic Data Sharing in Generic Data Repositories (Zenodo, Dataverse, e!Dale) Using MIAPPE</w:t>
+                <w:t xml:space="preserve">Plant phenotyping data management from phenomics to integration for analysis and PGR characterizations: challenges and solutions from INRAE, ELIXIR and EMPHASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flora D Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Towards Data Linkage: Data Standardization for Agricultural Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NARO, Oct 2024, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425548v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de gestion de données de phénotypage soutenus par INRAE</w:t>
+                <w:t xml:space="preserve">Long Term Plant Phenomic Data Sharing in Generic Data Repositories (Zenodo, Dataverse, e!Dale) Using MIAPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Delaunay</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Arend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora D Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG RARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314299v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant science data management and integration: the heterogeneity and dispersion challenge</w:t>
+                <w:t xml:space="preserve">Les outils de gestion de données de phénotypage soutenus par INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bioinformatics in Life Sciences (4th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">AG RARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851454v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Phenomics data management challenges and solutions based on the Minimum Information About Plant Phenotyping Experiments (MIAPPE)</w:t>
+                <w:t xml:space="preserve">Plant science data management and integration: the heterogeneity and dispersion challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies Community of Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGIAR, Nov 2020, Webinar, France</w:t>
+              <w:t xml:space="preserve">Applied Bioinformatics in Life Sciences (4th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314409v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype and genotype data sharing</w:t>
+                <w:t xml:space="preserve">Plant Phenomics data management challenges and solutions based on the Minimum Information About Plant Phenotyping Experiments (MIAPPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, Californie, United States. pp.24 Slides</w:t>
+              <w:t xml:space="preserve">Ontologies Community of Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGIAR, Nov 2020, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789384v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6005,1573 +6061,1517 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vitis Ontology: sustainable and FAIR (Findable, Accessible, Interoperable, Reusable) for consistent and complete data description through biologist friendly ontologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotype and genotype data sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First Annual Meeting of COST Action CA17111 INTEGRAPE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chania, Greece, 26-28 March 2019, Greece</w:t>
+              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, Californie, United States. pp.24 Slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947459v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data standards for plant phenotyping: MIAPPE and its implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vitis Ontology: sustainable and FAIR (Findable, Accessible, Interoperable, Reusable) for consistent and complete data description through biologist friendly ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Plant and Animal Genome Conference (PAG XXVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">The First Annual Meeting of COST Action CA17111 INTEGRAPE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chania, Greece, 26-28 March 2019, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789754v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenome-Emphasis-Elixir: phenotyping data management and integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data standards for plant phenotyping: MIAPPE and its implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.16</w:t>
+              <w:t xml:space="preserve">26. Plant and Animal Genome Conference (PAG XXVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789613v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenome-Emphasis-Elixir: phenotyping data management and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340450v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR Data publication for phenomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Bioinformatics Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BBSRC Rothamsted Research. GBR., Jun 2018, Rothamsted, United Kingdom. pp.52 slides + 40 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787988v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards for distributed Plant Phenotyping data integration: challenges and solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 "The quest for tolerant varieties - Phenotyping at plant and cellular level" - WG1 Meeting "Phenotyping: from the lab to the field"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Leuven, Belgium. pp.67 slides</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779751v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAIR Data publication for phenomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">Integrative Bioinformatics Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BBSRC Rothamsted Research. GBR., Jun 2018, Rothamsted, United Kingdom. pp.52 slides + 40 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standards for distributed Plant Phenotyping data integration: challenges and solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
+              <w:t xml:space="preserve">COST FA1306 "The quest for tolerant varieties - Phenotyping at plant and cellular level" - WG1 Meeting "Phenotyping: from the lab to the field"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Leuven, Belgium. pp.67 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788401v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d’outils et services pour la gestion et le partage des données à l’Inra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Bonnes pratiques et outils liés à la mise en place d’une base de données recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2017, Paris, France. pp.40 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785564v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMBI-EBI Industry Workshop: Ontologies in Agriculture, Food and Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies in Agriculture, Food and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). GBR., Apr 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed plant phenotyping data integration: challenges and feedback from French and international consortiums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Scientist Big Data Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Dec 2017, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788362v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed plant phenotyping data integration: challenges and feedback from French and international consortiums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Data Scientist Big Data Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Dec 2017, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791168v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples d’outils et services pour la gestion et le partage des données à l’Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t>
+              <w:t xml:space="preserve">Journée "Bonnes pratiques et outils liés à la mise en place d’une base de données recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2017, Paris, France. pp.40 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398251v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,918 +7620,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t>
+                <w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Phillipe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+                <w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN-OLIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411759v1</w:t>
+                <w:t xml:space="preserve">hal-01398251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Venkatesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Philippe</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Phillipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">IN-OLIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01274884v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739236v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01274884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama</w:t>
+                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Cwiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741780v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174322v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient data integration and knowledge management in the Agronomic domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+                <w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Steinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA: Applications Pratiques de l'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176903v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Towards efficient data integration and knowledge management in the Agronomic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Phillipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">APIA: Applications Pratiques de l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796293v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open data for grapevine biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8540,601 +8540,726 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801067v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795958v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sapet</w:t>
+                <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268379v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9144,265 +9269,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENT Guidelines for dataflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kersey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioHackEU22 Project 22: Plant data exchange and standard interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Brandizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Hobern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9412,169 +9537,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENET-EMPHASIS Data Management Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Data Management training, Paris, France. 2024, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR data PLANT PHENO 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9596,73 +9721,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. FAIR data PLANT PHENO 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Data Managment for Phenotyping Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9684,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9738,51 +9863,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIDARE - FAIR Data-finder for Agronomic REsearch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9824,70 +9949,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9897,393 +10022,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hurdles to harmony: FAIR data management for plant phenotyping in EMPHASIS and ELIXIR communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alic</w:t>
+                <w:t xml:space="preserve">Forest Tree data in FAIDARE, a plant data discovery portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Plant Phenomics Symposium (EPPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472154v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Tree data in FAIDARE, a plant data discovery portal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
+                <w:t xml:space="preserve">From hurdles to harmony: FAIR data management for plant phenotyping in EMPHASIS and ELIXIR communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">European Plant Phenomics Symposium (EPPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927258v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning path development for plant data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanita Haurheeram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,115 +10416,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixir Training Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIXIR All Hands 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. f1000research.com, https://doi.org/10.7490/f1000research.1119444.1, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119444.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Data Management Toolkit (RDMkit): guidelines for plant phenotyping data management and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10421,119 +10546,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Droesbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Wageningen, Netherlands. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7148792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10542,132 +10667,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHIS, a plant science ontology-driven Phenotyping Hybrid Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10726,73 +10851,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETTAB 2018: Building a FAIR Bioinformatics environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Genova, Italy. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10851,926 +10976,926 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744329v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+                <w:t xml:space="preserve">Data integration in the agronomic domain : national and international data discovery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Wheat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 2015</w:t>
+              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-105 (#59), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800017v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01274725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration in the agronomic domain : national and international data discovery system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
+                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-105 (#59), 2015</w:t>
+              <w:t xml:space="preserve">9th International Wheat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01274725v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229565v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Crop Ontology: A Species Specific Trait Ontology. Use Case: The URGI Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11780,187 +11905,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELIXIR-CONVERGE D5.5 Report on the remaining four DMP processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Portell-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanita Haurheeram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Popleteeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ELIXIR. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.5:Data policy rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,87 +12093,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU Project N° 739514 Acronym EMPHASIS-PREP Full title Preparation for EMPHASIS: European Infrastructure for multi-scale Plant Phenomics and Simulation for food security in a changing climate Project website emphasis.plant-phenotyping.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12073,73 +12198,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Query interface from BrAPI web service source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12148,449 +12273,449 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017, https://rd-alliance.org/sites/default/files/attachment/Creation%20of%20a%20Query%20interface%20for%20phenotyping%20data%20Final%20Report.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Coll-GATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Nuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du chantier DOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12658,51 +12783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBB9F516"/>
+    <w:nsid w:val="0C2BF43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12889,51 +13014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9040-8733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/communities/plant-sciences" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inrae.fr/faidare/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miappe.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brapi.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02166-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Liyanage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Burdett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Erdos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fiebig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.109080.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonho Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Leonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Garnett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Lawrence-Dill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Watt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.618342" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Backlund" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Basterrechea Salido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benites-Alfaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalt D. J. van Dijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0144-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Finkers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118482.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora D Anna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789384v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787988v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411759v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Phillipe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274884v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brandizi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hobern" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lucas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800017v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503558v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portell-Silva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popleteeva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986212v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793863v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9040-8733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/communities/plant-sciences" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inrae.fr/faidare/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miappe.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brapi.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02166-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Liyanage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Burdett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Erdos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fiebig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.109080.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Garnett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Lawrence-Dill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Watt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.618342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonho Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Leonelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Backlund" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Basterrechea Salido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benites-Alfaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalt D. J. van Dijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0144-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Finkers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118482.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425516v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora D Anna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779751v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Phillipe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176903v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020940v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brandizi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hobern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lucas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274725v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503558v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portell-Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popleteeva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986212v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>