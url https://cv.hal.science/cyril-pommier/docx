--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1475,429 +1475,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Phenotyping; From Plant, to Data, to Impact and Highlights of the International Plant Phenotyping Symposium - IPPS 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ontologies community of practice: A CGIAR initiative for big data in agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Garnett</w:t>
+                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Lawrence-Dill</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Pridmore</w:t>
+                <w:t xml:space="preserve">Soonho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Watt</w:t>
+                <w:t xml:space="preserve">Céline Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Leonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.618342⟩</w:t>
+              <w:t xml:space="preserve">Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.100105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patter.2020.100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219213v1</w:t>
+                <w:t xml:space="preserve">hal-02949637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Papoutsoglou</w:t>
+                <w:t xml:space="preserve">Editorial: Phenotyping; From Plant, to Data, to Impact and Highlights of the International Plant Phenotyping Symposium - IPPS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faria</w:t>
+                <w:t xml:space="preserve">Trevor Garnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Arend</w:t>
+                <w:t xml:space="preserve">Carolyn Lawrence-Dill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+                <w:t xml:space="preserve">Tony Pridmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
+                <w:t xml:space="preserve">Michelle Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (1), pp.260-273. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.618342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949641v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ontologies community of practice: A CGIAR initiative for big data in agrifood systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Papoutsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Arend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Leonelli</w:t>
+                <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (7), pp.100105. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (1), pp.260-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patter.2020.100105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949637v1</w:t>
+                <w:t xml:space="preserve">hal-02949641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
               </w:r>
@@ -2283,295 +2283,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-019-0150-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625212v1</w:t>
+                <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-019-0150-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624031v1</w:t>
+                <w:t xml:space="preserve">hal-02625212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Towards recommendations for metadata and data handling in plant phenotyping</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,355 +2953,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01652022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Spannagl</w:t>
+                <w:t xml:space="preserve">D Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kai Christian Bader</w:t>
+                <w:t xml:space="preserve">Z-M Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635899v1</w:t>
+                <w:t xml:space="preserve">hal-01404714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cantu</w:t>
+                <w:t xml:space="preserve">Dan M. Bolser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-M Cheng</w:t>
+                <w:t xml:space="preserve">Kai Christian Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01404714v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures for interoperability of phenotypic data: minimum information requirements and formatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,77 +3512,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3895,286 +3895,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aubourg</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brunaud</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bruyere</w:t>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313737v1</w:t>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">M. Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+                <w:t xml:space="preserve">hal-00313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ćwiek-Kupczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4912,471 +4912,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">2025 North American Plant Phenotyping Network Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAPPN, Feb 2025, Saint Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528830v1</w:t>
+                <w:t xml:space="preserve">hal-04967423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528802v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kritika Adhikari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
+              <w:t xml:space="preserve">PAG 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600304v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 North American Plant Phenotyping Network Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAPPN, Feb 2025, Saint Louis (Missouri), United States</w:t>
+              <w:t xml:space="preserve">PAG 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967423v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
@@ -5481,165 +5481,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR Plant Phenomics Data Management Tools and Guidelines.</w:t>
+                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Phenoharmonis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioversity; Digitag; INRAE; Phenome, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425516v1</w:t>
+                <w:t xml:space="preserve">hal-04967400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phenotyping data standards to enable sharing and integration</w:t>
+                <w:t xml:space="preserve">FAIR Plant Phenomics Data Management Tools and Guidelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenoharmonis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioversity; Digitag; INRAE; Phenome, May 2024, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967400v1</w:t>
+                <w:t xml:space="preserve">hal-04425516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant phenotyping data management from phenomics to integration for analysis and PGR characterizations: challenges and solutions from INRAE, ELIXIR and EMPHASIS</w:t>
               </w:r>
@@ -5720,51 +5720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora D Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,51 +6216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vitis Ontology: sustainable and FAIR (Findable, Accessible, Interoperable, Reusable) for consistent and complete data description through biologist friendly ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,51 +6531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,415 +6637,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAIR Data publication for phenomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">Integrative Bioinformatics Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BBSRC Rothamsted Research. GBR., Jun 2018, Rothamsted, United Kingdom. pp.52 slides + 40 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+                <w:t xml:space="preserve">hal-02787988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standards for distributed Plant Phenotyping data integration: challenges and solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 "The quest for tolerant varieties - Phenotyping at plant and cellular level" - WG1 Meeting "Phenotyping: from the lab to the field"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Leuven, Belgium. pp.67 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340450v1</w:t>
+                <w:t xml:space="preserve">hal-01779751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR Data publication for phenomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Bioinformatics Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BBSRC Rothamsted Research. GBR., Jun 2018, Rothamsted, United Kingdom. pp.52 slides + 40 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787988v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards for distributed Plant Phenotyping data integration: challenges and solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 "The quest for tolerant varieties - Phenotyping at plant and cellular level" - WG1 Meeting "Phenotyping: from the lab to the field"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Leuven, Belgium. pp.67 slides</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779751v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
               </w:r>
@@ -7150,96 +7150,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMBI-EBI Industry Workshop: Ontologies in Agriculture, Food and Nutrition</w:t>
+                <w:t xml:space="preserve">Exemples d’outils et services pour la gestion et le partage des données à l’Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies in Agriculture, Food and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). GBR., Apr 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée "Bonnes pratiques et outils liés à la mise en place d’une base de données recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2017, Paris, France. pp.40 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787834v1</w:t>
+                <w:t xml:space="preserve">hal-02785564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
@@ -7413,359 +7426,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d’outils et services pour la gestion et le partage des données à l’Inra</w:t>
+                <w:t xml:space="preserve">EMBI-EBI Industry Workshop: Ontologies in Agriculture, Food and Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Bonnes pratiques et outils liés à la mise en place d’une base de données recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2017, Paris, France. pp.40 slides</w:t>
+              <w:t xml:space="preserve">Ontologies in Agriculture, Food and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). GBR., Apr 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785564v1</w:t>
+                <w:t xml:space="preserve">hal-02787834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+                <w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794139v1</w:t>
+                <w:t xml:space="preserve">hal-01398251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t>
+                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398251v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t>
               </w:r>
@@ -7870,402 +7870,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Cwiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01274884v1</w:t>
+                <w:t xml:space="preserve">hal-02739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739236v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
+                <w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Verdelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama</w:t>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741780v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01274884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t>
               </w:r>
@@ -8277,77 +8277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
@@ -8495,277 +8495,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data for grapevine biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Durand</w:t>
+                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grimplet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352690v1</w:t>
+                <w:t xml:space="preserve">hal-02796293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Inizan</w:t>
+                <w:t xml:space="preserve">Open data for grapevine biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Jérôme Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796293v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t>
               </w:r>
@@ -8889,90 +8889,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
@@ -9001,51 +9001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9152,64 +9152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioHackEU22 Project 22: Plant data exchange and standard interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR data PLANT PHENO 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9783,51 +9783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9890,116 +9890,116 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIDARE - FAIR Data-finder for Agronomic REsearch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -10022,137 +10022,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Tree data in FAIDARE, a plant data discovery portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10377,51 +10377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning path development for plant data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanita Haurheeram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11006,652 +11006,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Anger</w:t>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
+                <w:t xml:space="preserve">Pamela Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+                <w:t xml:space="preserve">hal-02744329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration in the agronomic domain : national and international data discovery system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
+                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-105 (#59), 2015</w:t>
+              <w:t xml:space="preserve">9th International Wheat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01274725v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pamela Lucas</w:t>
+                <w:t xml:space="preserve">Data integration in the agronomic domain : national and international data discovery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Wheat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 2015</w:t>
+              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-105 (#59), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800017v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01274725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOME: French Plant Phenomic Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744329v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t>
               </w:r>
@@ -11689,51 +11689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
@@ -11775,90 +11775,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Crop Ontology: A Species Specific Trait Ontology. Use Case: The URGI Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t>
@@ -12129,51 +12129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU Project N° 739514 Acronym EMPHASIS-PREP Full title Preparation for EMPHASIS: European Infrastructure for multi-scale Plant Phenomics and Simulation for food security in a changing climate Project website emphasis.plant-phenotyping.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12601,51 +12601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12783,51 +12783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2BF43C"/>
+    <w:nsid w:val="2839A7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13014,51 +13014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9040-8733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/communities/plant-sciences" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inrae.fr/faidare/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miappe.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brapi.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02166-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Liyanage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Burdett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Erdos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fiebig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.109080.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Garnett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Lawrence-Dill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Watt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.618342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonho Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Leonelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Backlund" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Basterrechea Salido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benites-Alfaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalt D. J. van Dijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0144-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Finkers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118482.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425516v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora D Anna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779751v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Phillipe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176903v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020940v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brandizi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hobern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lucas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274725v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503558v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portell-Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popleteeva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986212v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9040-8733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/communities/plant-sciences" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urgi.versailles.inrae.fr/faidare/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miappe.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brapi.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Ioannidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02166-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Liyanage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Burdett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Erdos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fiebig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.109080.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonho Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Leonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Garnett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Lawrence-Dill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Watt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.618342" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Backlund" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Basterrechea Salido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benites-Alfaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalt D. J. van Dijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0144-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Finkers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1118482.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora D Anna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779751v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Phillipe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176903v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020940v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brandizi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hobern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lucas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229565v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503558v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portell-Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popleteeva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986212v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>