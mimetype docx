--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -75,406 +75,497 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t>
+                <w:t xml:space="preserve">A Distributed Fault-tolerant Algorithm for Road Junction Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Gueye</w:t>
+                <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flauzac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Niang</w:t>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.3201-3206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726786v1</w:t>
+                <w:t xml:space="preserve">hal-05585663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Gueye</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311161v3</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Gueye</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cyril Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311161v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -484,855 +575,855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning to Model the Risk of Alteration of Historical Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renault, É., Boumerdassi, S., Mühlethaler, P., Nov 2023, Paris, France. pp.218-231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59933-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Mahamat Charfadine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Large Scale WSN for Medical Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE symposium on Computers and Communications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.1115 - 1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated tool for testing timed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IEEE International Symposium and School on Advance Distributed Systems (ISSADS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Guadalajara, Mexico. pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on testing real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Tarhini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE-2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.284-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1342,160 +1433,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.426-443, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1642,51 +1733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59933-0_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fouchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tarhini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59933-0_15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fouchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tarhini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>