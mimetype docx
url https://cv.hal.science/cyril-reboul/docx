--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2253,1077 +2253,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial function does not improve with high-intensity continuous exercise training in SHR: implications of eNOS uncoupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NO Better Way to Protect the Heart during Ischemiaâ€“Reperfusion: To be in the Right Place at the Right Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Singh</w:t>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hr.2015.114⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2015.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363945v1</w:t>
+                <w:t xml:space="preserve">hal-03363967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO Better Way to Protect the Heart during Ischemiaâ€“Reperfusion: To be in the Right Place at the Right Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2015.00006⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363967v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sandré</w:t>
+                <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boissiere</w:t>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissière</w:t>
+                <w:t xml:space="preserve">Alteration of endothelium-mediated vasodilator response in the rat hindlimb vasculature consecutive to chronic hypoxic stress: NO and EDHF involvement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">A. Gibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perrier</w:t>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2-3), pp.154-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824352v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of endothelium-mediated vasodilator response in the rat hindlimb vasculature consecutive to chronic hypoxic stress: NO and EDHF involvement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Aortic vasoconstriction related to smooth muscle cells ET-A and ET-B receptors is not involved in hypoxia-induced sustained systemic arterial hypertension in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Obert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Saïag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 51 (2-3), pp.154-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 47 (4), pp.209-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2007.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776048v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic vasoconstriction related to smooth muscle cells ET-A and ET-B receptors is not involved in hypoxia-induced sustained systemic arterial hypertension in rats.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Goret</w:t>
+                <w:t xml:space="preserve">Protection against reactive oxygen species injuries in rat isolated perfused hearts: effect of LPBNAH, a new amphiphilic spin-trap derived from PBN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Saïag</w:t>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Catheline</w:t>
+                <w:t xml:space="preserve">Ange Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2007.06.005⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (2), pp.147-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10557-006-6754-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776251v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against reactive oxygen species injuries in rat isolated perfused hearts: effect of LPBNAH, a new amphiphilic spin-trap derived from PBN.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic exercise does not prevent hypoxia-induced increased aortic sensitivity to endothelin in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (5), pp.333-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vph.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3333,154 +3199,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-nitrosoproteomics defines a key mechanism of exercise-induced cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROTEO VILAMOURA - 2nd Joint Meeting of Spanish, French and Portuguese Proteomics Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, Vilamoura, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3490,51 +3356,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exercise training on mitochondrial dynamics during ischemia-reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3583,84 +3449,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France. , Archives of Cardiovascular Diseases Supplements, 14 (2), pp.170-171, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3807,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Enache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Talha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2019.02.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Watts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.308010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2009.05.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F38BTWP2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sa&#239;ag" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catheline" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2007.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KHFBHZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-006-6754-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1XKZ4ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2006.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMWXFLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783279v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Enache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Talha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2019.02.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Watts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.308010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2009.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F38BTWP2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sa&#239;ag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2007.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KHFBHZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-006-6754-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1XKZ4ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2006.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMWXFLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>