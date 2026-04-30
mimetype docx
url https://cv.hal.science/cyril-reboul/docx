--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -75,2430 +75,2430 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotection from intradialytic exercise: a randomized trial</w:t>
+                <w:t xml:space="preserve">Trop de sucre(s) ! Quelles conséquences pour le système cardiovasculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maufrais</w:t>
+                <w:t xml:space="preserve">G. Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Josse</w:t>
+                <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Patrier</w:t>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Isnard</w:t>
+                <w:t xml:space="preserve">F. Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+                <w:t xml:space="preserve">M. Restituito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.67-78. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amcp.2026.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298715v1</w:t>
+                <w:t xml:space="preserve">hal-05577353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
+                <w:t xml:space="preserve">Cardioprotection from intradialytic exercise: a randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Claire Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+                <w:t xml:space="preserve">Matthieu Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Laure Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Otero</w:t>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (8), pp.1331. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410261v1</w:t>
+                <w:t xml:space="preserve">hal-05298715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pulmonary Vasculopathy in Acute and Long-Term COVID-19: A Review</w:t>
+                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Riou</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Coste</w:t>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meyer</w:t>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Enache</w:t>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Talha</w:t>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4941. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907488v1</w:t>
+                <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training may reduce fragmented mitochondria in the ischemic-reperfused heart through DRP1</w:t>
+                <w:t xml:space="preserve">Mechanisms of Pulmonary Vasculopathy in Acute and Long-Term COVID-19: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+                <w:t xml:space="preserve">Marianne Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pallot</w:t>
+                <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gouin-Gravezat</w:t>
+                <w:t xml:space="preserve">Alain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doria Boulghobra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Coste</w:t>
+                <w:t xml:space="preserve">Irina Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1085/jgp.202313485⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826379v1</w:t>
+                <w:t xml:space="preserve">hal-04907488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglycemia triggers RyR2-dependent alterations of mitochondrial calcium homeostasis in response to cardiac ischemia-reperfusion: Key role of DRP1 activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Exercise training may reduce fragmented mitochondria in the ischemic-reperfused heart through DRP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gouin-Gravezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pallot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Yehya</w:t>
+                <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103044⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (12), pp.e202313485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1085/jgp.202313485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416349v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMIT1 Expression in Arterial Tissue: A Potential New Trigger of Vascular Dysfunctions and ROS Production in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
+                <w:t xml:space="preserve">Hyperglycemia triggers RyR2-dependent alterations of mitochondrial calcium homeostasis in response to cardiac ischemia-reperfusion: Key role of DRP1 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Strock</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rochebloine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/atvbaha.123.320547⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.103044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725046v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Fatigue in Male Athletes with Exercise-Induced Pulmonary Impairments After a Very Long-Distance Triathlon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farés Gouzi</w:t>
+                <w:t xml:space="preserve">SMIT1 Expression in Arterial Tissue: A Potential New Trigger of Vascular Dysfunctions and ROS Production in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Padovani</w:t>
+                <w:t xml:space="preserve">Eva Strock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Schuster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Maufrais</w:t>
+                <w:t xml:space="preserve">Léna Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Risdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-024-02128-8⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (5), pp.e168-e170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/atvbaha.123.320547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742958v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Extracts Mitigate the Deleterious Effects of Prolonged Intense Physical Exercise on the Cardiovascular and Muscular Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac Fatigue in Male Athletes with Exercise-Induced Pulmonary Impairments After a Very Long-Distance Triathlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Fleitas-Paniagua</w:t>
+                <w:t xml:space="preserve">Christophe Hédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+                <w:t xml:space="preserve">Farés Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12071474⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-024-02128-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174336v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Natural Extracts Mitigate the Deleterious Effects of Prolonged Intense Physical Exercise on the Cardiovascular and Muscular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fleitas-Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-021-00906-3⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12071474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503180v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D3 Supplementation Alleviates Left Ventricular Dysfunction in a Mouse Model of Diet-Induced Type 2 Diabetes: Potential Involvement of Cardiac Lipotoxicity Modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riva</w:t>
+                <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Marziou</w:t>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Defoort</w:t>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (2), pp.245-256. </w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10557-021-07143-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00395-021-00906-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161597v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
+                <w:t xml:space="preserve">Vitamin D3 Supplementation Alleviates Left Ventricular Dysfunction in a Mouse Model of Diet-Induced Type 2 Diabetes: Potential Involvement of Cardiac Lipotoxicity Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fourny</w:t>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lan</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+                <w:t xml:space="preserve">Catherine Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Bresciani</w:t>
+                <w:t xml:space="preserve">Alexandra Marziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10557-021-07143-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363878v1</w:t>
+                <w:t xml:space="preserve">hal-03161597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia-reperfusion injury in female rats submitted to high-fat high-sucrose diet: an in vivo / ex vivo longitudinal follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (Juin 2019), pp.139-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training restores eNOS activation in the perivascular adipose tissue of obese rats: Impact on vascular function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Meziat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Carole Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+                <w:t xml:space="preserve">Jordan Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.63-67. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2019.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624851v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sugar-Sweetened Beverage Consumption on Microvascular and Macrovascular Function in a Healthy Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Exercise training restores eNOS activation in the perivascular adipose tissue of obese rats: Impact on vascular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Meziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Strock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Sigaudo-Roussel</w:t>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.308010⟩</w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.63-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363897v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Sugar-Sweetened Beverage Consumption on Microvascular and Macrovascular Function in a Healthy Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian A Britto</w:t>
+                <w:t xml:space="preserve">Jordan Loader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Meziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
+                <w:t xml:space="preserve">Rani Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+                <w:t xml:space="preserve">Christian Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Dominique Sigaudo-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.1250-1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.308010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635923v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
+                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Battault</w:t>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Belaidi</w:t>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rosselin</w:t>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-016-0559-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800081v1</w:t>
+                <w:t xml:space="preserve">hal-01635923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO Better Way to Protect the Heart during Ischemiaâ€“Reperfusion: To be in the Right Place at the Right Time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reboul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2015.00006⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-016-0559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363967v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NO Better Way to Protect the Heart during Ischemiaâ€“Reperfusion: To be in the Right Place at the Right Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boissiere</w:t>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2015.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
               </w:r>
@@ -2612,584 +2612,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of endothelium-mediated vasodilator response in the rat hindlimb vasculature consecutive to chronic hypoxic stress: NO and EDHF involvement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dauzat</w:t>
+                <w:t xml:space="preserve">T. Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Obert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776048v1</w:t>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic vasoconstriction related to smooth muscle cells ET-A and ET-B receptors is not involved in hypoxia-induced sustained systemic arterial hypertension in rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of endothelium-mediated vasodilator response in the rat hindlimb vasculature consecutive to chronic hypoxic stress: NO and EDHF involvement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">A. Gibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Goret</w:t>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Saïag</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 47 (4), pp.209-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 51 (2-3), pp.154-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vph.2007.06.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776251v1</w:t>
+                <w:t xml:space="preserve">hal-00776048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against reactive oxygen species injuries in rat isolated perfused hearts: effect of LPBNAH, a new amphiphilic spin-trap derived from PBN.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">Aortic vasoconstriction related to smooth muscle cells ET-A and ET-B receptors is not involved in hypoxia-induced sustained systemic arterial hypertension in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Reboul</w:t>
+                <w:t xml:space="preserve">Lucie Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Polidori</w:t>
+                <w:t xml:space="preserve">Bernard Saïag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pucci</w:t>
+                <w:t xml:space="preserve">Michel Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (2), pp.147-9. </w:t>
+              <w:t xml:space="preserve">Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (4), pp.209-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10557-006-6754-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vph.2007.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776258v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protection against reactive oxygen species injuries in rat isolated perfused hearts: effect of LPBNAH, a new amphiphilic spin-trap derived from PBN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (2), pp.147-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10557-006-6754-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronic exercise does not prevent hypoxia-induced increased aortic sensitivity to endothelin in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (5), pp.333-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vph.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3199,154 +3333,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-nitrosoproteomics defines a key mechanism of exercise-induced cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROTEO VILAMOURA - 2nd Joint Meeting of Spanish, French and Portuguese Proteomics Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, Vilamoura, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3356,177 +3490,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exercise training on mitochondrial dynamics during ischemia-reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France. , Archives of Cardiovascular Diseases Supplements, 14 (2), pp.170-171, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3673,51 +3807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Enache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Talha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2019.02.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Watts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.308010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2009.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F38BTWP2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sa&#239;ag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2007.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KHFBHZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-006-6754-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1XKZ4ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2006.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMWXFLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walther" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Restituito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2026.03.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Enache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Talha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2019.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Watts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.308010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2009.05.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F38BTWP2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sa&#239;ag" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catheline" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2007.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KHFBHZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-006-6754-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1XKZ4ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2006.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMWXFLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>