--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -511,429 +511,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pulmonary Vasculopathy in Acute and Long-Term COVID-19: A Review</w:t>
+                <w:t xml:space="preserve">Exercise training may reduce fragmented mitochondria in the ischemic-reperfused heart through DRP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Riou</w:t>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Pallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gouin-Gravezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samy Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4941. </w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (12), pp.e202313485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1085/jgp.202313485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907488v1</w:t>
+                <w:t xml:space="preserve">hal-04826379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training may reduce fragmented mitochondria in the ischemic-reperfused heart through DRP1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperglycemia triggers RyR2-dependent alterations of mitochondrial calcium homeostasis in response to cardiac ischemia-reperfusion: Key role of DRP1 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+                <w:t xml:space="preserve">Gilles Rochebloine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pallot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Coste</w:t>
+                <w:t xml:space="preserve">Marc Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1085/jgp.202313485⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.103044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826379v1</w:t>
+                <w:t xml:space="preserve">hal-04416349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglycemia triggers RyR2-dependent alterations of mitochondrial calcium homeostasis in response to cardiac ischemia-reperfusion: Key role of DRP1 activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+                <w:t xml:space="preserve">Mechanisms of Pulmonary Vasculopathy in Acute and Long-Term COVID-19: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rochebloine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Pallot</w:t>
+                <w:t xml:space="preserve">Irina Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Yehya</w:t>
+                <w:t xml:space="preserve">Samy Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, pp.103044. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416349v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMIT1 Expression in Arterial Tissue: A Potential New Trigger of Vascular Dysfunctions and ROS Production in Rats</w:t>
               </w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Risdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (5), pp.e168-e170. </w:t>
@@ -1187,64 +1187,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Extracts Mitigate the Deleterious Effects of Prolonged Intense Physical Exercise on the Cardiovascular and Muscular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,90 +1321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1583,338 +1583,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia-reperfusion injury in female rats submitted to high-fat high-sucrose diet: an in vivo / ex vivo longitudinal follow-up</w:t>
+                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Kober</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (Juin 2019), pp.139-150. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372107v1</w:t>
+                <w:t xml:space="preserve">hal-03363878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
+                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia-reperfusion injury in female rats submitted to high-fat high-sucrose diet: an in vivo / ex vivo longitudinal follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kober</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69, pp.139-150. </w:t>
+              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (Juin 2019), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363878v1</w:t>
+                <w:t xml:space="preserve">hal-02372107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise training restores eNOS activation in the perivascular adipose tissue of obese rats: Impact on vascular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Meziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Strock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,325 +2478,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas André</w:t>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boissière</w:t>
+                <w:t xml:space="preserve">T. Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824352v1</w:t>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Meyer</w:t>
+                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. André</w:t>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sandré</w:t>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boissiere</w:t>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of endothelium-mediated vasodilator response in the rat hindlimb vasculature consecutive to chronic hypoxic stress: NO and EDHF involvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic vasoconstriction related to smooth muscle cells ET-A and ET-B receptors is not involved in hypoxia-induced sustained systemic arterial hypertension in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exercise does not prevent hypoxia-induced increased aortic sensitivity to endothelin in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-nitrosoproteomics defines a key mechanism of exercise-induced cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,103 +3504,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exercise training on mitochondrial dynamics during ischemia-reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France. , Archives of Cardiovascular Diseases Supplements, 14 (2), pp.170-171, 2022, </w:t>
@@ -3807,51 +3807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walther" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Restituito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2026.03.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Enache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Talha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2019.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Watts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.308010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2009.05.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F38BTWP2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sa&#239;ag" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catheline" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2007.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KHFBHZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-006-6754-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1XKZ4ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2006.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMWXFLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walther" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Restituito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2026.03.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Patrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Enache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Talha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2019.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Loader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Watts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.308010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2009.05.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F38BTWP2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sa&#239;ag" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catheline" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2007.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KHFBHZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-006-6754-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1XKZ4ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2006.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMWXFLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>