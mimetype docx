--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -256,2775 +256,2775 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le piège de l'enclave : déplacements internes en Syrie dans les interstices d'un territoire en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trajectoires d’encampement, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gvs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05436123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Irak : un pays post-conflit en manque d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05431489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déplacés kurdes en Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, De la guerre, 140, pp.118-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le retour des déplacés, un défi pour les Kurdes du nord syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Hesso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Syrie : année zéro, 68, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05427906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique kurde en Syrie dans le contexte géopolitique de l’après-Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rubicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roussel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’Irak aujourd’hui au prisme de ses frontières internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'Irak aujourd'hui au prisme de ses frontières internes, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uan⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre entre les frontières intérieures de l’Irak.Quel devenir pour les derniers déplacés de Mossoul ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée : une géographie insulaire et une proximité qui favorise la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.70-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Irak : le devenir d'un pays en pénurie d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Irak : crise de l'eau, crise migratoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors Série n° 23, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04371356v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où se cache l’habitat social à Erbil (Kurdistan d’Irak) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les politiques de logement social au Maghreb/Machrek et dans le Sud Global, 38-39, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/naqd.038.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pause pédagogique en Irak et en Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehem Tehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Trajectoires d’encampement, 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15gvs⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Varia, 2020 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">L'Irak : le devenir d'un pays en pénurie d'eau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roussel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kurdistan entre divisions et rêve d'unité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03046908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis sociétaux et économiques de la Fédération démocratique du Nord-Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Hesso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64, pp.70-75</w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roussel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irak et Kurdistan d'Irak : la problématique de la frontière interne et les enjeux du contrôle territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel territoire pour les Kurdes dans le conflit syrien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alliances des Kurdes de Syrie : un jeu de dupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et circulations au Moyen-Orient en période de conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Migrations, Reconfigurations, 3, pp.34-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04781274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et circulations au Moyen-Orient (Machrek/Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Frontières et circulations au Moyen-Orient (Machrek/Turquie, 3 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nettoyage ethnique, déplacements de populations et repeuplement dans le gouvernorat de Nineva (Mossoul - Nord Irak) à l’heure de l’Etat islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Daech : Menace sur les civilisations, 44, pp.250-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.044.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment gérer le conflit syrien depuis la Jordanie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.044.0226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière syro-jordanienne dans le conflit syrien : enjeux sécuritaires, gestion frontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Frontières et circulations au Moyen-Orient (Machrek/Turquie), 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kurdistan d’Irak, un espace de redéploiement des circuits commerciaux entre Turquie et Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, L'Irak aujourd'hui au prisme de ses frontières internes, 35, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11uan⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.1035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vivre entre les frontières intérieures de l’Irak.Quel devenir pour les derniers déplacés de Mossoul ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Kurdes de Syrie et le projet du Rojava : rêve éphémère ou espoir durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11uas⟩</w:t>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Kurdistan, 4 (222), pp.75-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.222.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nelly Martin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles frontières pour Ninive ? Rapports de force dans une région irakienne stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Hors Série n° 23, pp.20-21</w:t>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les États-Unis au Moyen-Orient : une influence en déclin ?, 28, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Où se cache l’habitat social à Erbil (Kurdistan d’Irak) ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « cavalier seul » des Kurdes de Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (1)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05033558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobane : victime du grand jeu turc. Les kurdes syriens assiégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introuvable frontière du Kurdistan d'Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.142.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04942063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés syriens en Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asile.ch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations internationales de travail en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1058 lines deleted...]
-                <w:t xml:space="preserve">Les Kurdes de Syrie et le projet du Rojava : rêve éphémère ou espoir durable ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un territoire kurde en Syrie : un processus en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Le Kurdistan, 4 (222), pp.75-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/machr.222.0075⟩</w:t>
+              <w:t xml:space="preserve">, 2012, N° 213 (3), pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.213.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelles frontières pour Ninive ? Rapports de force dans une région irakienne stratégique</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeramana, voisine de Damas : le devenir d’une ville réceptacle de réfugiés irakiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les États-Unis au Moyen-Orient : une influence en déclin ?, 28, pp.72-77</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Migrations et réfugiés au Proche-Orient et au Soudan, 49 (4), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'introuvable frontière du Kurdistan d'Irak</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01280513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et réfugiés au Proche-Orient et au Soudan - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique étrangère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pe.142.0063⟩</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...378 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière communautaire entre druzes et sunnites en Syrie : une fragmentation socio-spatiale instrumentée par le pouvoir politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431681v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04031602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture dans la montagne druze (Syrie) entre clientélisme, blocages communautaires et libéralisation économique : un développement durable pour le paysans druze ?</w:t>
               </w:r>
@@ -4623,475 +4623,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03047072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crises des Etats au Moyen-Orient. Conflits, circulations et migrations forcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations en Méditerranée : Permanences et mutations à l'heure des révolutions et des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-124, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2015, 978-2-200-25012-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du développement économique dans le sud de la Syrie : entre réseaux migratoires et mobilisation communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Longuenesse et Cyril Roussel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations en Méditerranée : Permanences et mutations à l'heure des révolutions et des crises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développer en Syrie. Retour sur une expérience historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 08, Presses de l'Ifpo, pp.181-207, 2014, Les cahiers de l'IFPO, 978-2-35159-402-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.6558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04945096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière turco-syrienne dans la province d'Alep : un nouvel espace de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Delaistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lafrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude David; Thierry Boissière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alep et ses territoires. Fabrique et politique d’une ville (1868-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-176, 2014, Études contemporaines, 978-2-35159-527-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.6667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une expérience historique : la crise syrienne en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Longuenesse, Cyril Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développer en Syrie: Retour sur une expérience historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ifpo, 240 p., 2014, Cahiers de l'Ifpo 8, 978-2-35159-402-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881263v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-05034561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire syrien entre intégration nationale et métropolisation renforcée</w:t>
               </w:r>
@@ -6044,51 +6044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCE83610"/>
+    <w:nsid w:val="9E2254F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121310396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/267363876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382791944" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Hesso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gvs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371356v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehem Tehem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2526" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3563" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.222.0075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.142.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.213.0083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.1968" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04945096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Delaistre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafrance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-389-9-2/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;dez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barah Mika&#239;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04020906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04021213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121310396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/267363876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382791944" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gvs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Hesso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371356v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehem Tehem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2526" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.222.0075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.142.0063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.213.0083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.1968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04945096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Delaistre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafrance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-389-9-2/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;dez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barah Mika&#239;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04020906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04021213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>