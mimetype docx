--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -594,51 +594,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rubicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1029,1782 +1029,1782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04371356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Où se cache l’habitat social à Erbil (Kurdistan d’Irak) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les politiques de logement social au Maghreb/Machrek et dans le Sud Global, 38-39, pp.193-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/naqd.038.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/naqd.038.0193⟩</w:t>
+                <w:t xml:space="preserve">halshs-03508927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pause pédagogique en Irak et en Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehem Tehem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 2020 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (1)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Tehem Tehem</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kurdistan entre divisions et rêve d'unité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Erbil à l'horizon 2030 : un développement urbain remis en question ? (2)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03046908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis sociétaux et économiques de la Fédération démocratique du Nord-Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irak et Kurdistan d'Irak : la problématique de la frontière interne et les enjeux du contrôle territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel territoire pour les Kurdes dans le conflit syrien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alliances des Kurdes de Syrie : un jeu de dupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et circulations au Moyen-Orient en période de conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Migrations, Reconfigurations, 3, pp.34-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04781274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et circulations au Moyen-Orient (Machrek/Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Frontières et circulations au Moyen-Orient (Machrek/Turquie, 3 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Kurdes de Syrie et le projet du Rojava : rêve éphémère ou espoir durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Kurdistan, 4 (222), pp.75-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.222.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière syro-jordanienne dans le conflit syrien : enjeux sécuritaires, gestion frontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Frontières et circulations au Moyen-Orient (Machrek/Turquie), 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kurdistan d’Irak, un espace de redéploiement des circuits commerciaux entre Turquie et Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.1035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nettoyage ethnique, déplacements de populations et repeuplement dans le gouvernorat de Nineva (Mossoul - Nord Irak) à l’heure de l’Etat islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Daech : Menace sur les civilisations, 44, pp.250-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.044.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment gérer le conflit syrien depuis la Jordanie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.044.0226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles frontières pour Ninive ? Rapports de force dans une région irakienne stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les États-Unis au Moyen-Orient : une influence en déclin ?, 28, pp.72-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobane : victime du grand jeu turc. Les kurdes syriens assiégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « cavalier seul » des Kurdes de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05033558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introuvable frontière du Kurdistan d'Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.142.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04942063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés syriens en Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asile.ch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un territoire kurde en Syrie : un processus en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 213 (3), pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.213.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations internationales de travail en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...1369 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037363v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04038774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeramana, voisine de Damas : le devenir d’une ville réceptacle de réfugiés irakiens</w:t>
               </w:r>
@@ -3280,165 +3280,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux migratoires des entrepreneurs druzes de sweida</w:t>
+                <w:t xml:space="preserve">Les réseaux migratoires des entrepreneurs druzes de Sweida : formation d'une nouvelle élite foncière et affirmation d'un pouvoir économique alternatif à l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, LV, pp.209-224</w:t>
+              <w:t xml:space="preserve">, 2003, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00260008v1</w:t>
+                <w:t xml:space="preserve">halshs-00005313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux migratoires des entrepreneurs druzes de Sweida : formation d'une nouvelle élite foncière et affirmation d'un pouvoir économique alternatif à l'Etat</w:t>
+                <w:t xml:space="preserve">Les réseaux migratoires des entrepreneurs druzes de sweida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.209-224</w:t>
+              <w:t xml:space="preserve">, 2003, LV, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00005313v1</w:t>
+                <w:t xml:space="preserve">halshs-00260008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désenclavement et mondialisation : les réseaux migratoires familiaux des Druzes du sud syrien</w:t>
               </w:r>
@@ -3903,165 +3903,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La montagne druze comme espace communautaire : une identité et un territoire borné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la communauté druze de Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Poitiers, France. pp.213-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distance sociale et communautaire : la nécessité d'enjamber les frontières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distance sociale et communautaire : la nécessité d'enjamber les frontières ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Poitiers, France. pp.425-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353063v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté et mobilité : les &amp;quot;nouveaux refuges&amp;quot; des Druzes de Syrie</w:t>
               </w:r>
@@ -4309,169 +4309,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04365412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'exil des Kurdes d'Iran, de Syrie et de Turquie au Kurdistan d'Irak.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les migrations pour repenser la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erbil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Florin, A. Madoeuf, O. Sanmartin, R. Stadnicki, F. Troin,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFR,, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03047036v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02948096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés</w:t>
               </w:r>
@@ -6044,51 +6044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E2254F4"/>
+    <w:nsid w:val="08BF691B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121310396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/267363876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382791944" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gvs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Hesso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371356v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehem Tehem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2526" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.222.0075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.142.0063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.213.0083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.1968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04945096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Delaistre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafrance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-389-9-2/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;dez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barah Mika&#239;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04020906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04021213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121310396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/267363876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382791944" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gvs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad Hesso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371356v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehem Tehem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2526" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.222.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.044.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.142.0063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.213.0083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.1968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04945096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Delaistre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafrance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-389-9-2/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;dez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barah Mika&#239;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04020906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04021213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>