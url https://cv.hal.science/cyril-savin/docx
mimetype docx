--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1302,319 +1302,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03916947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia artesiana sp. nov., Yersinia proxima sp. nov., Yersinia alsatica sp. nov., Yersinia vastinensis sp. nov., Yersinia thracica sp. nov. and Yersinia occitanica sp. nov., isolated from humans and animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yersinia enterocolitica biotype 1B case report: an unusual pathogen in an osteoarticular infection on device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Savin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05204-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02936765v1</w:t>
+                <w:t xml:space="preserve">pasteur-02900028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia enterocolitica biotype 1B case report: an unusual pathogen in an osteoarticular infection on device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yersinia artesiana sp. nov., Yersinia proxima sp. nov., Yersinia alsatica sp. nov., Yersinia vastinensis sp. nov., Yersinia thracica sp. nov. and Yersinia occitanica sp. nov., isolated from humans and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
+                <w:t xml:space="preserve">Hilde Angermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Penven</w:t>
+                <w:t xml:space="preserve">Sylvie Brémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Senneville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Savin</w:t>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.498. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05204-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02900028v1</w:t>
+                <w:t xml:space="preserve">pasteur-02936765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis and plague: an updated view on evolution, virulence determinants, immune subversion, vaccination and diagnostics</w:t>
+                <w:t xml:space="preserve">Yersinia pestis and plague: an updated view on evolution, virulence determinants, immune subversion, vaccination, and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian E. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
@@ -1649,350 +1649,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (5-6), pp.202-212. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.357-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2019.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41435-019-0065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02493697v1</w:t>
+                <w:t xml:space="preserve">pasteur-02493702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis and plague: an updated view on evolution, virulence determinants, immune subversion, vaccination, and diagnostics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillem Mas Fiol</w:t>
+                <w:t xml:space="preserve">Isolation of a Yersinia enterocolitica biotype 1B strain in France, and evaluation of its genetic relatedness to other European and North American biotype 1B strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Savin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Carniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41435-019-0065-0⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41426-018-0123-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02493702v1</w:t>
+                <w:t xml:space="preserve">pasteur-02090359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a Yersinia enterocolitica biotype 1B strain in France, and evaluation of its genetic relatedness to other European and North American biotype 1B strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yersinia pestis and plague: an updated view on evolution, virulence determinants, immune subversion, vaccination and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian E. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Mas Fiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Savin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Carniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5-6), pp.202-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41426-018-0123-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02090359v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02493697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genus-wide Yersinia core-genome multilocus sequence typing for species identification and strain characterization</w:t>
               </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Carniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (10), </w:t>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Carniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (11), pp.e0006072. </w:t>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Carniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05144378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fredriksen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Puzin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2025.30.26.2500002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05015003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gletty Oropeza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barboza Fallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rivas-Solano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grettel Chanto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3104.240963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05138169v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#234;-Bury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Mas Fiol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60782-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04560011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00504-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04418614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn N Birdsell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J Vogler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3002.230759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04266523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemarignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizarro-Cerd&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00838-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04102830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03826-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03916947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01145-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Penven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senneville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05204-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02493697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Demeure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02493702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-019-0065-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefranc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0123-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02569195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Le Guern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pupillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolzoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.04.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Le Guern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Payro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saraka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kouassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Ciss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Koffi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01935099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.03.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Filali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005222" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00150-12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiel Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Le Berre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04612996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ruedas Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derbise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05144378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fredriksen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Puzin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2025.30.26.2500002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05015003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gletty Oropeza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barboza Fallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rivas-Solano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grettel Chanto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3104.240963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05138169v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#234;-Bury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Mas Fiol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60782-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04560011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00504-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04418614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn N Birdsell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J Vogler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3002.230759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04266523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemarignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizarro-Cerd&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00838-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04102830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03826-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03916947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01145-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Penven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05204-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02493702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Demeure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-019-0065-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bremont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0123-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02493697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2019.06.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02569195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Le Guern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pupillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolzoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.04.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02545824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Le Guern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Payro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saraka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kouassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Ciss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Koffi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01935099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.03.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Filali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005222" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00150-12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiel Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Le Berre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04612996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ruedas Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derbise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>