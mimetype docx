--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -325,534 +325,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
+                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Girard</w:t>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288678v1</w:t>
+                <w:t xml:space="preserve">hal-05167763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 126, pp.117045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076022v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
+                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, pp.146156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886227v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.117045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167763v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing integrated lot sizing and production scheduling in flexible flow line systems with energy scheme: A two level approach based on reinforcement learning</w:t>
               </w:r>
@@ -1072,103 +1072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,299 +1417,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
+                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rulliere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.180 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596407v1</w:t>
+                <w:t xml:space="preserve">hal-04273776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
+                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04273776v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of a new regime for boiling of water at subatmospheric pressure</w:t>
               </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,268 +1942,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keraudren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455432v1</w:t>
+                <w:t xml:space="preserve">hal-05455354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFGP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Refrigeration, Oct 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514990v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2245,286 +2258,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Almería, Jun 2025, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514995v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+                <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Vidot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455354v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation on the Charging Process of Phase Change Materials (PCM) in Thermal Energy Storage Systems</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bouzyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 4th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fès, Morocco. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,103 +2614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Effectiveness of Phase Change Materials during Power Outage and Defrosting Cycles for a Cold Room Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 IEEE International Conference on Circuit, Systems and Communication (ICCSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,1441 +2729,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cariou</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331801v1</w:t>
+                <w:t xml:space="preserve">hal-05514961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : procédés alternatifs de conservation et vieillissement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Leguet</w:t>
+                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128208v1</w:t>
+                <w:t xml:space="preserve">hal-04313749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651336v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of the food cold chain Part 1 - the carbon emission savings related to food losses reduction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The sustainability of the food cold chain Part 2 - the carbon emission due to the use of refrigeration equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIR, Aug 2023, PARIS, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1172⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514913v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.157-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455330v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of the food cold chain Part 2 - the carbon emission due to the use of refrigeration equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sarr</w:t>
+                <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : procédés alternatifs de conservation et vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP 2022 - « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514915v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11141-11147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313728v1</w:t>
+                <w:t xml:space="preserve">hal-04331801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deyae Badri</w:t>
+                <w:t xml:space="preserve">The sustainability of the food cold chain Part 1 - the carbon emission savings related to food losses reduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386954v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
+              <w:t xml:space="preserve">Greensys 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514961v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313749v1</w:t>
+                <w:t xml:space="preserve">hal-04386954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary drum heat pump drying as alternative to malt processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the initial freezing temperature of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisandro Reis Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">Delphine Quéveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Oge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doina Crucean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Apr 2022, Newcastle, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515026v1</w:t>
+                <w:t xml:space="preserve">hal-05439671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the initial freezing temperature of foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Rotary drum heat pump drying as alternative to malt processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisandro Reis Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doina Crucean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439671v1</w:t>
+                <w:t xml:space="preserve">hal-05515026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and simulation of frost formation on blast freezer heat exchanger</w:t>
               </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4279,51 +4279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food thermal distribution-based control of industrial freezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2019 - 25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4383,77 +4383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
@@ -4508,77 +4508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4642,64 +4642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
@@ -4754,77 +4754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,273 +4843,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460341v1</w:t>
+                <w:t xml:space="preserve">hal-01290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290101v1</w:t>
+                <w:t xml:space="preserve">hal-01460341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on experimental study of water vaporization occurring on a plate cross section</w:t>
               </w:r>
@@ -5134,64 +5134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
@@ -5233,90 +5233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual boiling characteristics due to subatmospheric pressure in the context of sorption systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5354,90 +5354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of water pool boiling at very low pressure on a vertical or horizontal heated surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Thermophysical Properties and Transfer Processes of Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,77 +5740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odorant volatolome of Tuber Melanosporum: analytical and olfactometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5861,90 +5861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : vieillissement et procédés alternatifs de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,77 +6360,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofaçades de microalgues - Bâtiments et systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6466,281 +6466,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège Français de Métrologie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry 4.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439631v1</w:t>
+                <w:t xml:space="preserve">hal-05431408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
+              <w:t xml:space="preserve">Industry 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431408v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6758,64 +6758,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives concernant l'impact de l'initiative « 3 degrés de plus » sur la durée de conservation des aliments surgelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,51 +6933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7192,51 +7192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="524DB5A2"/>
+    <w:nsid w:val="AE74C5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7423,51 +7423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-toublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7142-6664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139846506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04273795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouzyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10549170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cappelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilpart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1173" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisandro Reis Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19740.46726" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14497.58729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0657" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-toublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7142-6664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139846506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04273795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouzyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10549170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilpart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cappelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisandro Reis Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19740.46726" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14497.58729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0657" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>