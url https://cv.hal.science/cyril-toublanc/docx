--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -325,534 +325,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
+                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Flora Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Hamdami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, pp.146156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167763v1</w:t>
+                <w:t xml:space="preserve">hal-05288678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 126, pp.117045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886227v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Girard</w:t>
+                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288678v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.117045. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076022v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing integrated lot sizing and production scheduling in flexible flow line systems with energy scheme: A two level approach based on reinforcement learning</w:t>
               </w:r>
@@ -1072,103 +1072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,299 +1417,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
+                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.180 - 191. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273776v1</w:t>
+                <w:t xml:space="preserve">hal-01596407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
+                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.180 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596407v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of a new regime for boiling of water at subatmospheric pressure</w:t>
               </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,589 +1942,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+                <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Almería, Jun 2025, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455354v1</w:t>
+                <w:t xml:space="preserve">hal-05455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Hamdami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455432v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Refrigeration, Oct 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455342v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514990v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Girard</w:t>
+                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keraudren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t>
+              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514995v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation on the Charging Process of Phase Change Materials (PCM) in Thermal Energy Storage Systems</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bouzyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 4th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fès, Morocco. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,103 +2614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Effectiveness of Phase Change Materials during Power Outage and Defrosting Cycles for a Cold Room Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 IEEE International Conference on Circuit, Systems and Communication (ICCSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,1441 +2729,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+                <w:t xml:space="preserve">The sustainability of the food cold chain Part 1 - the carbon emission savings related to food losses reduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514961v1</w:t>
+                <w:t xml:space="preserve">hal-05514913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11141-11147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313749v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.157-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455330v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of the food cold chain Part 2 - the carbon emission due to the use of refrigeration equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sarr</w:t>
+                <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : procédés alternatifs de conservation et vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP 2022 - « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514915v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sustainability of the food cold chain Part 2 - the carbon emission due to the use of refrigeration equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.19⟩</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651336v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : procédés alternatifs de conservation et vieillissement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Leguet</w:t>
+                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128208v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cariou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Greensys 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cancun, Mexico, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331801v1</w:t>
+                <w:t xml:space="preserve">hal-04313728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of the food cold chain Part 1 - the carbon emission savings related to food losses reduction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sarr</w:t>
+                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guilpart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514913v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cancun, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313728v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deyae Badri</w:t>
+                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386954v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the initial freezing temperature of foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Rotary drum heat pump drying as alternative to malt processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisandro Reis Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doina Crucean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439671v1</w:t>
+                <w:t xml:space="preserve">hal-05515026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary drum heat pump drying as alternative to malt processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the initial freezing temperature of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisandro Reis Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">Delphine Quéveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Oge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doina Crucean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Apr 2022, Newcastle, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515026v1</w:t>
+                <w:t xml:space="preserve">hal-05439671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and simulation of frost formation on blast freezer heat exchanger</w:t>
               </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4279,51 +4279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food thermal distribution-based control of industrial freezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2019 - 25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4383,77 +4383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
@@ -4476,273 +4476,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an experimental design in the context of water vaporization occurring on a plate cross section</w:t>
+                <w:t xml:space="preserve">Evaporation de l’eau à basse pression dans un canal d’échangeur à plaques. Approche expérimentale par plan d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290123v1</w:t>
+                <w:t xml:space="preserve">hal-01290183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation de l’eau à basse pression dans un canal d’échangeur à plaques. Approche expérimentale par plan d’expériences</w:t>
+                <w:t xml:space="preserve">Establishment of an experimental design in the context of water vaporization occurring on a plate cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rullière</w:t>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290183v1</w:t>
+                <w:t xml:space="preserve">hal-01290123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de l’ébullition basse pression dans le cadre des machines à sorption : comparaison avec l’ébullition à pression atmosphérique</w:t>
               </w:r>
@@ -4754,77 +4754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,273 +4843,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290101v1</w:t>
+                <w:t xml:space="preserve">hal-01460341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460341v1</w:t>
+                <w:t xml:space="preserve">hal-01290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on experimental study of water vaporization occurring on a plate cross section</w:t>
               </w:r>
@@ -5134,64 +5134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
@@ -5233,90 +5233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual boiling characteristics due to subatmospheric pressure in the context of sorption systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5354,90 +5354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of water pool boiling at very low pressure on a vertical or horizontal heated surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Thermophysical Properties and Transfer Processes of Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,77 +5740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odorant volatolome of Tuber Melanosporum: analytical and olfactometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5861,90 +5861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : vieillissement et procédés alternatifs de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,77 +6360,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofaçades de microalgues - Bâtiments et systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6466,281 +6466,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
+              <w:t xml:space="preserve">Industry 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431408v1</w:t>
+                <w:t xml:space="preserve">hal-05439631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège Français de Métrologie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry 4.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05439631v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6758,64 +6758,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives concernant l'impact de l'initiative « 3 degrés de plus » sur la durée de conservation des aliments surgelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,51 +6933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7192,51 +7192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE74C5DE"/>
+    <w:nsid w:val="08B3403B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7423,51 +7423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-toublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7142-6664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139846506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04273795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouzyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10549170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilpart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cappelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisandro Reis Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19740.46726" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14497.58729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0657" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-toublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7142-6664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139846506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04273795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouzyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10549170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilpart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cappelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1173" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisandro Reis Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19740.46726" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14497.58729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0657" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>