--- v2 (2026-05-07)
+++ v3 (2026-06-04)
@@ -325,534 +325,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
+                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Girard</w:t>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Garrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288678v1</w:t>
+                <w:t xml:space="preserve">hal-04886227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076022v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
+                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, pp.146156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886227v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.117045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167763v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing integrated lot sizing and production scheduling in flexible flow line systems with energy scheme: A two level approach based on reinforcement learning</w:t>
               </w:r>
@@ -1066,261 +1066,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Girard</w:t>
+                <w:t xml:space="preserve">Sustainable Production Scheduling with On-Site Intermittent Renewable Energy and Demand-Side Management: A Feed-Animal Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113147⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16145433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098695v1</w:t>
+                <w:t xml:space="preserve">hal-04273795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Production Scheduling with On-Site Intermittent Renewable Energy and Demand-Side Management: A Feed-Animal Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+                <w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5433. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16145433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273795v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on frosting, defrosting and frost management techniques in industrial food freezers</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,589 +1942,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keraudren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Almería, Jun 2025, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455342v1</w:t>
+                <w:t xml:space="preserve">hal-05455354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Almería, Jun 2025, Almeria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455432v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Girard</w:t>
+                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Refrigeration, Oct 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514995v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+                <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Vidot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455354v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation on the Charging Process of Phase Change Materials (PCM) in Thermal Energy Storage Systems</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Bouzyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 4th International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fès, Morocco. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,103 +2614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Effectiveness of Phase Change Materials during Power Outage and Defrosting Cycles for a Cold Room Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 IEEE International Conference on Circuit, Systems and Communication (ICCSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,1441 +2729,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of the food cold chain Part 1 - the carbon emission savings related to food losses reduction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sarr</w:t>
+                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guilpart</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1172⟩</w:t>
+              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514913v1</w:t>
+                <w:t xml:space="preserve">hal-04313749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cariou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331801v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sustainability of the food cold chain Part 1 - the carbon emission savings related to food losses reduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.19⟩</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651336v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : procédés alternatifs de conservation et vieillissement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.157-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128208v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of the food cold chain Part 2 - the carbon emission due to the use of refrigeration equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sarr</w:t>
+                <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : procédés alternatifs de conservation et vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP 2022 - « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514915v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11141-11147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455330v1</w:t>
+                <w:t xml:space="preserve">hal-04331801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">The sustainability of the food cold chain Part 2 - the carbon emission due to the use of refrigeration equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.1173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313728v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deyae Badri</w:t>
+                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386954v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
+              <w:t xml:space="preserve">Greensys 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514961v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313749v1</w:t>
+                <w:t xml:space="preserve">hal-04386954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary drum heat pump drying as alternative to malt processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the initial freezing temperature of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisandro Reis Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">Delphine Quéveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Oge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doina Crucean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Apr 2022, Newcastle, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515026v1</w:t>
+                <w:t xml:space="preserve">hal-05439671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the initial freezing temperature of foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Rotary drum heat pump drying as alternative to malt processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisandro Reis Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doina Crucean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439671v1</w:t>
+                <w:t xml:space="preserve">hal-05515026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and simulation of frost formation on blast freezer heat exchanger</w:t>
               </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4279,51 +4279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food thermal distribution-based control of industrial freezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2019 - 25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5740,77 +5740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odorant volatolome of Tuber Melanosporum: analytical and olfactometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5861,90 +5861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil aromatique de Tuber Melanosporum : vieillissement et procédés alternatifs de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,77 +6360,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofaçades de microalgues - Bâtiments et systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,103 +6472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -6597,77 +6597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,64 +6758,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives concernant l'impact de l'initiative « 3 degrés de plus » sur la durée de conservation des aliments surgelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,51 +7192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08B3403B"/>
+    <w:nsid w:val="916D6AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7423,51 +7423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-toublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7142-6664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139846506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04273795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouzyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10549170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilpart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cappelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1173" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisandro Reis Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19740.46726" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14497.58729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0657" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-toublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7142-6664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139846506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04273795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145433" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouzyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET60544.2024.10549170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilpart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cappelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.1173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisandro Reis Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19740.46726" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14497.58729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0657" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>