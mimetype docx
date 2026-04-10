--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Trimaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sciences du langageUniversité Grenoble - Alpes, Laboratoire Lidilem</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux en sociolinguistique portent sur la variation en français, la socialisation langagière, les idéologies langagières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et significations sociales en toutes circonstances. Perspectives sociolinguistiques sur la notion de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoicoubeh, ou les multiples significations d'une unité linguistique qui n'a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.180.0.3292824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, Hors-série, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être néo quelque part : la gentrification à Marseille et ses implications sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations sociales de la palatalisation/affrication à Marseille : processus ségrégatifs et changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Spini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la souplesse stylistique intra et interlinguistique : exploration d’une approche croisée en classe de CP-CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, DIVERSITÉ LINGUISTIQUE ET CULTURELLE À L'ÉCOLE. Accueil des élèves et formation des acteurs, 11, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école, il y a bilinguisme et bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ? (21), pp.98--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/airdf.2012.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, ville et contacts de langues : l’exemple de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de la palatalisation en français parlé contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies. Sociolinguistic Variation and Change in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.82--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et intégration. A propos des connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les mots de l’immigration (111), pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation vocale, ethos et représentation de soi : pratiques de la socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.183-206. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence dans la divergence: le cas des quartiers pluri-ethniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.335--356. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales, pratiques langagières et questions identitaires chez des sujets plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, pays de contact de langues, 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières chez des adolescents d’origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1252, pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de parlers de jeunes urbains en France. Éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.99--132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et marques d'adaptation dans les pratiques langagières de pré-adolescents dans le cadre d'activités promues par un centre socioculturel et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Français : variations, représentations, pratiques (8), pp.131--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap français, humour et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97, pp.52--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations, insertion scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.105--127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.098.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (19), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lidil.1999.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.79--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une perspective étique sur les dynamiques néologiques juvéniles au changement linguistique à hauteur de collégien·nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas sociales y sociolingüísticas de los adolescentes: entre los procesos de socialización primaria y secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaragoza LZaragoza Lingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Psylex, Feb 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire et comprendre les dynamiques sociolinguistiques dans les pratiques langagières juvéniles : pluralité d’approches, pluralité d'apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Colloque « Le ‘langage des jeunes’ : évolution des usages et représentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Autriche, May 2024, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie dans les graffitis-slogans : inventer, lutter dans l’espace social et occuper la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lutter avec des mots : néologie et militantisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LILPA, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gros mots, insultes » et autres usages transgressifs au collège : le langage, objet et outil de socialisation et de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRNEF 24 | Journée d'étude | Ce qui bouscule en 2023 les relations entre enfants et adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Dec 2023, Caen, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/a25t-5259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation au plurilinguisme d'un public d'ATSEM (Agentes territoriales spécialisées des écoles maternelles) : de la vulnérablité à l'empowerment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités en éducation : enjeux et vulnérabilités en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Causa et C. Avram, Projet FrancophoNéa, axe Education et Plurilinguisme, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues déliées : un documentaire pour sensibiliser au plurilinguisme et à la diversité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue L’Autre, ‘Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh gros, parlez-vous la langue des jeunes ? Ce que la sociolinguistique des usages lexicaux des jeunes fait (ou pas) aux discours épilinguistiques circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au 5e Congrès du Réseau Francophone de Sociolinguistique "La sociolinguistique à quoi ça sert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’ Économie et de Sociologie du Travail (LEST); Laboratoire Parole et Langage, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les personnel éducatif « non enseignant » au langage et au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022. "Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘On est entre nous quoi, faut se serrer les coudes on est pas si nombreux que ça’. Relations, humour et appartenance dans l’activité d’épinglage en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Warette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les idéologies linguistiques dans la presse écrite : l'exemple des langues romanes (ILPE #5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Plata - Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques lexicales adolescentes en diachronie courte : les mots des jeunes revisités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kôsuké Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO – Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonstances, sens et significations (sociales) : la notion de contexte en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Workshop Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues déliées, langues reliées : un documentaire pour sensibiliser au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux journées Compalangues "APPROCHES PLURILINGUES DE L'ÉCOLE À L'UNIVERSITÉ : expériences, appropriations, ressources et formation des enseignant•es"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE, UMR 5263 CNRS &amp; UT2J (Équipe Langue et Langages, Thématique DILIFOR); laboratoire LLA-CREATIS, EA4152, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rions un peu avec l’orthographe… des autres. Purisme et humour sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ILPE 4. Idéologies Linguistiques dans la Presse Écrite n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Messina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nativisme’ et discrimination à l’accent dans le recrutement des enseignant(e)s de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III e Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC 2014. "Les métropoles francophones en temps de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet (U. Paris Ouest &amp; MoDyCo), Hélène Blondeau (U. de Floride) et Jérémie Kouadio N’Guessan (U. Abidjan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action. Interventions éducatives socialement inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluri-L. Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations Graphiques Numériques et leur diffusion au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariaa Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, mobilité et gentrification. Luttes pour l'appropriation spatiale, résistances, changements sociaux et sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sociolinguistique et en didactique Quels défis pour le terrain francophone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et inégalités sociales et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de formation - Langage, langue(s), inégalités sociales et scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alain Savary - Institut Français de l'Education, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations polarisées d’un objet flou : Le(s) parler(s) de(s) jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes : Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ziamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, 2012, Carnets d'Atelier de Sociolinguistique, 9782336290836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril,; Pereira, Christophe; Ziamari Karima; Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.7-22, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky and Wharton, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--122, 2013, Langages, 9782847883695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic change in the city: gentrification and its linguistic correlates in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Mari; Hornsby, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Social Structure in Urban France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.132-149, 2013, 978-1-907975-41-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonnes dentales palatalisées/affriquées en français contemporain : indicateurs, marqueurs et/ou variantes en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ledegen, Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix des Français : usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes palatalisées/affriquées en français hexagonal :quel(s) statut(s) sociolinguistique(s) pour quel destin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Devilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria and Siller-Runggaldier, Heidi and Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes, Innsbruck, 3 – 8 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, De Gruyter, pp.99--108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir... oui, mais y a-t-il une demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir: appliquer, s'impliquer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39--46, 2009, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents et axiologie péjorative : présentation de soi et socialisation groupale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insultes en français : de la recherche fondamentale à ses applications (linguistique, littérature, histoire, droit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113--140, 2009, Langages, 978-2-915797-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers pluriethniques et plurilingues en France :berceaux de formes supra-locales (péri-) urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ayosso, Laure and Vialleton, Elodie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français parlé au XXIème siècle, Vol. I : Normes et variations géographiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-- 246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes urbains: peut-on parler de 'parler'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galazzi, Enrica and Molinari, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--109, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et socialisation adolescentes : le tricard, un autre parmi les mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, Dominique and Billiez, Jacqueline and Bulot, Thierry and Léglise, Isabelle and Miller, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlers jeunes ici et là-bas. Pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127--148, 2004, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costa-Calligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billiez J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang et la préparation à la perception de langues diverses : éduquer l'oreille, ouvrir à l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houpert-Merly, Danielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--126, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des désignations de &amp;quot;sociolectes urbains générationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvet, Louis-Jean; Moussirou-Mouyama, Auguste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, pp.209-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire la construction des savoirs en classe? Un exemple dans le domaine de l’éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivisme : usages et perspectives en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, pp.311--319, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et représentations de jeunes adolescent·es : parler collégien, devenir collégien·ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard sur les langues cristallise les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics: describing variations, understanding heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes : fonctions et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes à l’égard d’une réforme de l’orthographe du français. Rationaliser, oui mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Ro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parler des jeunes : un danger pour la langue française ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage des banlieues fait peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban changes, gentrification and their effects on language variation and change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectes, ‘langues’, locuteurs, catégorisations…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation des dentales t et d en français contemporain : distributions, perceptions signification sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation/affrication en français : distribution, signification(s) sociale(s), perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions et approches de la sociolinguistique interactionnelle : quelles pistes de formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de jeunes urbains : peut-on parler de ‘parler’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du langage à l’adolescence : parler, se construire et exister parmi les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation en français : quelle(s) variable(s) sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones polarizadas de un objeto indeterminado : el habla de los jovenes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes locuteurs : phénomènes de construction interactive d'identités, réception et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des jeunes : tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas y retos del plurilingüismo / multilingüismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's not palatalising? Trying to understand the status of palatalised variants in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres, le câble et les insultes : représentation(s) d’équipe et construction interactionnelle de positionnements personnels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistiques des pratiques langagières juvéniles. Thèse d'habilitation à Diriger des Recherches en Sciences du Langage (3 volumes : synthèse, textes inédits, sélection de publications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Bordeaux Montaigne, Bordeaux, FRA., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05067652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchenault Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Trimaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sciences du langageUniversité Grenoble - Alpes, Laboratoire Lidilem</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux en sociolinguistique portent sur la variation en français, la socialisation langagière, les idéologies langagières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoicoubeh, ou les multiples significations d'une unité linguistique qui n'a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.180.0.3292824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et significations sociales en toutes circonstances. Perspectives sociolinguistiques sur la notion de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, Hors-série, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations sociales de la palatalisation/affrication à Marseille : processus ségrégatifs et changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Spini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être néo quelque part : la gentrification à Marseille et ses implications sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la souplesse stylistique intra et interlinguistique : exploration d’une approche croisée en classe de CP-CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, DIVERSITÉ LINGUISTIQUE ET CULTURELLE À L'ÉCOLE. Accueil des élèves et formation des acteurs, 11, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école, il y a bilinguisme et bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ? (21), pp.98--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/airdf.2012.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, ville et contacts de langues : l’exemple de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de la palatalisation en français parlé contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies. Sociolinguistic Variation and Change in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.82--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et intégration. A propos des connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les mots de l’immigration (111), pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation vocale, ethos et représentation de soi : pratiques de la socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.183-206. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence dans la divergence: le cas des quartiers pluri-ethniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.335--356. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales, pratiques langagières et questions identitaires chez des sujets plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, pays de contact de langues, 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières chez des adolescents d’origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1252, pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de parlers de jeunes urbains en France. Éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.99--132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et marques d'adaptation dans les pratiques langagières de pré-adolescents dans le cadre d'activités promues par un centre socioculturel et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Français : variations, représentations, pratiques (8), pp.131--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations, insertion scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.105--127. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.098.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap français, humour et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97, pp.52--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.79--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (19), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lidil.1999.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une perspective étique sur les dynamiques néologiques juvéniles au changement linguistique à hauteur de collégien·nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas sociales y sociolingüísticas de los adolescentes: entre los procesos de socialización primaria y secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaragoza LZaragoza Lingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Psylex, Feb 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire et comprendre les dynamiques sociolinguistiques dans les pratiques langagières juvéniles : pluralité d’approches, pluralité d'apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Colloque « Le ‘langage des jeunes’ : évolution des usages et représentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Autriche, May 2024, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie dans les graffitis-slogans : inventer, lutter dans l’espace social et occuper la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lutter avec des mots : néologie et militantisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LILPA, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gros mots, insultes » et autres usages transgressifs au collège : le langage, objet et outil de socialisation et de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRNEF 24 | Journée d'étude | Ce qui bouscule en 2023 les relations entre enfants et adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Dec 2023, Caen, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/a25t-5259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation au plurilinguisme d'un public d'ATSEM (Agentes territoriales spécialisées des écoles maternelles) : de la vulnérablité à l'empowerment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités en éducation : enjeux et vulnérabilités en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Causa et C. Avram, Projet FrancophoNéa, axe Education et Plurilinguisme, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘On est entre nous quoi, faut se serrer les coudes on est pas si nombreux que ça’. Relations, humour et appartenance dans l’activité d’épinglage en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Warette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les idéologies linguistiques dans la presse écrite : l'exemple des langues romanes (ILPE #5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Plata - Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques lexicales adolescentes en diachronie courte : les mots des jeunes revisités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kôsuké Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO – Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonstances, sens et significations (sociales) : la notion de contexte en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Workshop Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues déliées : un documentaire pour sensibiliser au plurilinguisme et à la diversité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue L’Autre, ‘Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les personnel éducatif « non enseignant » au langage et au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022. "Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh gros, parlez-vous la langue des jeunes ? Ce que la sociolinguistique des usages lexicaux des jeunes fait (ou pas) aux discours épilinguistiques circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au 5e Congrès du Réseau Francophone de Sociolinguistique "La sociolinguistique à quoi ça sert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’ Économie et de Sociologie du Travail (LEST); Laboratoire Parole et Langage, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues déliées, langues reliées : un documentaire pour sensibiliser au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux journées Compalangues "APPROCHES PLURILINGUES DE L'ÉCOLE À L'UNIVERSITÉ : expériences, appropriations, ressources et formation des enseignant•es"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE, UMR 5263 CNRS &amp; UT2J (Équipe Langue et Langages, Thématique DILIFOR); laboratoire LLA-CREATIS, EA4152, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rions un peu avec l’orthographe… des autres. Purisme et humour sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ILPE 4. Idéologies Linguistiques dans la Presse Écrite n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Messina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nativisme’ et discrimination à l’accent dans le recrutement des enseignant(e)s de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III e Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action. Interventions éducatives socialement inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluri-L. Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC 2014. "Les métropoles francophones en temps de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet (U. Paris Ouest &amp; MoDyCo), Hélène Blondeau (U. de Floride) et Jérémie Kouadio N’Guessan (U. Abidjan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations Graphiques Numériques et leur diffusion au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariaa Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, mobilité et gentrification. Luttes pour l'appropriation spatiale, résistances, changements sociaux et sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sociolinguistique et en didactique Quels défis pour le terrain francophone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et inégalités sociales et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de formation - Langage, langue(s), inégalités sociales et scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alain Savary - Institut Français de l'Education, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations polarisées d’un objet flou : Le(s) parler(s) de(s) jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes : Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ziamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, 2012, Carnets d'Atelier de Sociolinguistique, 9782336290836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril,; Pereira, Christophe; Ziamari Karima; Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.7-22, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky and Wharton, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--122, 2013, Langages, 9782847883695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic change in the city: gentrification and its linguistic correlates in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Mari; Hornsby, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Social Structure in Urban France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.132-149, 2013, 978-1-907975-41-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonnes dentales palatalisées/affriquées en français contemporain : indicateurs, marqueurs et/ou variantes en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ledegen, Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix des Français : usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes palatalisées/affriquées en français hexagonal :quel(s) statut(s) sociolinguistique(s) pour quel destin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Devilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria and Siller-Runggaldier, Heidi and Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes, Innsbruck, 3 – 8 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, De Gruyter, pp.99--108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir... oui, mais y a-t-il une demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir: appliquer, s'impliquer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39--46, 2009, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents et axiologie péjorative : présentation de soi et socialisation groupale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insultes en français : de la recherche fondamentale à ses applications (linguistique, littérature, histoire, droit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113--140, 2009, Langages, 978-2-915797-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers pluriethniques et plurilingues en France :berceaux de formes supra-locales (péri-) urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ayosso, Laure and Vialleton, Elodie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français parlé au XXIème siècle, Vol. I : Normes et variations géographiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-- 246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes urbains: peut-on parler de 'parler'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galazzi, Enrica and Molinari, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--109, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et socialisation adolescentes : le tricard, un autre parmi les mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, Dominique and Billiez, Jacqueline and Bulot, Thierry and Léglise, Isabelle and Miller, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlers jeunes ici et là-bas. Pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127--148, 2004, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costa-Calligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billiez J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang et la préparation à la perception de langues diverses : éduquer l'oreille, ouvrir à l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houpert-Merly, Danielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--126, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des désignations de &amp;quot;sociolectes urbains générationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvet, Louis-Jean; Moussirou-Mouyama, Auguste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, pp.209-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire la construction des savoirs en classe? Un exemple dans le domaine de l’éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivisme : usages et perspectives en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, pp.311--319, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et représentations de jeunes adolescent·es : parler collégien, devenir collégien·ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard sur les langues cristallise les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics: describing variations, understanding heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes : fonctions et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes à l’égard d’une réforme de l’orthographe du français. Rationaliser, oui mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Ro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parler des jeunes : un danger pour la langue française ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage des banlieues fait peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions et approches de la sociolinguistique interactionnelle : quelles pistes de formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban changes, gentrification and their effects on language variation and change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation des dentales t et d en français contemporain : distributions, perceptions signification sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectes, ‘langues’, locuteurs, catégorisations…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation/affrication en français : distribution, signification(s) sociale(s), perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de jeunes urbains : peut-on parler de ‘parler’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du langage à l’adolescence : parler, se construire et exister parmi les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation en français : quelle(s) variable(s) sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes locuteurs : phénomènes de construction interactive d'identités, réception et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones polarizadas de un objeto indeterminado : el habla de los jovenes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des jeunes : tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas y retos del plurilingüismo / multilingüismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's not palatalising? Trying to understand the status of palatalised variants in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres, le câble et les insultes : représentation(s) d’équipe et construction interactionnelle de positionnements personnels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistiques des pratiques langagières juvéniles. Thèse d'habilitation à Diriger des Recherches en Sciences du Langage (3 volumes : synthèse, textes inédits, sélection de publications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Bordeaux Montaigne, Bordeaux, FRA., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05067652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchenault Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.180.0.3292824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nantes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.139.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2012.1934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.2056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jamin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0220AF3A219F0C836ECD91228DF4D0E1C2C8778C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.098.0105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lidil.1999.1748" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hinai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/a25t-5259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Warette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Babic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Even" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariaa Skaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Carla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/12652?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.12652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aeby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.180.0.3292824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nantes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.139.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2012.1934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.2056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jamin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0220AF3A219F0C836ECD91228DF4D0E1C2C8778C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.098.0105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lidil.1999.1748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hinai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/a25t-5259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Warette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Babic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barateau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Even" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariaa Skaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Carla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/12652?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.12652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aeby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>