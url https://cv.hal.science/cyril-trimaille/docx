--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Trimaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sciences du langageUniversité Grenoble - Alpes, Laboratoire Lidilem</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux en sociolinguistique portent sur la variation en français, la socialisation langagière, les idéologies langagières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoicoubeh, ou les multiples significations d'une unité linguistique qui n'a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.180.0.3292824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et significations sociales en toutes circonstances. Perspectives sociolinguistiques sur la notion de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, Hors-série, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations sociales de la palatalisation/affrication à Marseille : processus ségrégatifs et changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Spini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être néo quelque part : la gentrification à Marseille et ses implications sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la souplesse stylistique intra et interlinguistique : exploration d’une approche croisée en classe de CP-CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, DIVERSITÉ LINGUISTIQUE ET CULTURELLE À L'ÉCOLE. Accueil des élèves et formation des acteurs, 11, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école, il y a bilinguisme et bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ? (21), pp.98--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/airdf.2012.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, ville et contacts de langues : l’exemple de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de la palatalisation en français parlé contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies. Sociolinguistic Variation and Change in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.82--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et intégration. A propos des connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les mots de l’immigration (111), pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation vocale, ethos et représentation de soi : pratiques de la socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.183-206. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence dans la divergence: le cas des quartiers pluri-ethniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.335--356. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales, pratiques langagières et questions identitaires chez des sujets plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, pays de contact de langues, 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières chez des adolescents d’origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1252, pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de parlers de jeunes urbains en France. Éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.99--132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et marques d'adaptation dans les pratiques langagières de pré-adolescents dans le cadre d'activités promues par un centre socioculturel et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Français : variations, représentations, pratiques (8), pp.131--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations, insertion scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.105--127. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.098.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap français, humour et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97, pp.52--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.79--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (19), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lidil.1999.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une perspective étique sur les dynamiques néologiques juvéniles au changement linguistique à hauteur de collégien·nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas sociales y sociolingüísticas de los adolescentes: entre los procesos de socialización primaria y secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaragoza LZaragoza Lingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Psylex, Feb 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire et comprendre les dynamiques sociolinguistiques dans les pratiques langagières juvéniles : pluralité d’approches, pluralité d'apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Colloque « Le ‘langage des jeunes’ : évolution des usages et représentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Autriche, May 2024, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie dans les graffitis-slogans : inventer, lutter dans l’espace social et occuper la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lutter avec des mots : néologie et militantisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LILPA, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gros mots, insultes » et autres usages transgressifs au collège : le langage, objet et outil de socialisation et de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRNEF 24 | Journée d'étude | Ce qui bouscule en 2023 les relations entre enfants et adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Dec 2023, Caen, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/a25t-5259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation au plurilinguisme d'un public d'ATSEM (Agentes territoriales spécialisées des écoles maternelles) : de la vulnérablité à l'empowerment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités en éducation : enjeux et vulnérabilités en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Causa et C. Avram, Projet FrancophoNéa, axe Education et Plurilinguisme, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘On est entre nous quoi, faut se serrer les coudes on est pas si nombreux que ça’. Relations, humour et appartenance dans l’activité d’épinglage en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Warette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les idéologies linguistiques dans la presse écrite : l'exemple des langues romanes (ILPE #5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Plata - Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques lexicales adolescentes en diachronie courte : les mots des jeunes revisités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kôsuké Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO – Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonstances, sens et significations (sociales) : la notion de contexte en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Workshop Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues déliées : un documentaire pour sensibiliser au plurilinguisme et à la diversité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue L’Autre, ‘Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les personnel éducatif « non enseignant » au langage et au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022. "Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh gros, parlez-vous la langue des jeunes ? Ce que la sociolinguistique des usages lexicaux des jeunes fait (ou pas) aux discours épilinguistiques circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au 5e Congrès du Réseau Francophone de Sociolinguistique "La sociolinguistique à quoi ça sert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’ Économie et de Sociologie du Travail (LEST); Laboratoire Parole et Langage, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues déliées, langues reliées : un documentaire pour sensibiliser au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux journées Compalangues "APPROCHES PLURILINGUES DE L'ÉCOLE À L'UNIVERSITÉ : expériences, appropriations, ressources et formation des enseignant•es"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE, UMR 5263 CNRS &amp; UT2J (Équipe Langue et Langages, Thématique DILIFOR); laboratoire LLA-CREATIS, EA4152, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rions un peu avec l’orthographe… des autres. Purisme et humour sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ILPE 4. Idéologies Linguistiques dans la Presse Écrite n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Messina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nativisme’ et discrimination à l’accent dans le recrutement des enseignant(e)s de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III e Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action. Interventions éducatives socialement inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluri-L. Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC 2014. "Les métropoles francophones en temps de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet (U. Paris Ouest &amp; MoDyCo), Hélène Blondeau (U. de Floride) et Jérémie Kouadio N’Guessan (U. Abidjan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations Graphiques Numériques et leur diffusion au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariaa Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, mobilité et gentrification. Luttes pour l'appropriation spatiale, résistances, changements sociaux et sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sociolinguistique et en didactique Quels défis pour le terrain francophone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et inégalités sociales et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de formation - Langage, langue(s), inégalités sociales et scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alain Savary - Institut Français de l'Education, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations polarisées d’un objet flou : Le(s) parler(s) de(s) jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes : Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ziamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, 2012, Carnets d'Atelier de Sociolinguistique, 9782336290836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril,; Pereira, Christophe; Ziamari Karima; Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.7-22, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky and Wharton, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--122, 2013, Langages, 9782847883695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic change in the city: gentrification and its linguistic correlates in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Mari; Hornsby, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Social Structure in Urban France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.132-149, 2013, 978-1-907975-41-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonnes dentales palatalisées/affriquées en français contemporain : indicateurs, marqueurs et/ou variantes en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ledegen, Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix des Français : usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes palatalisées/affriquées en français hexagonal :quel(s) statut(s) sociolinguistique(s) pour quel destin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Devilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria and Siller-Runggaldier, Heidi and Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes, Innsbruck, 3 – 8 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, De Gruyter, pp.99--108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir... oui, mais y a-t-il une demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir: appliquer, s'impliquer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39--46, 2009, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents et axiologie péjorative : présentation de soi et socialisation groupale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insultes en français : de la recherche fondamentale à ses applications (linguistique, littérature, histoire, droit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113--140, 2009, Langages, 978-2-915797-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers pluriethniques et plurilingues en France :berceaux de formes supra-locales (péri-) urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ayosso, Laure and Vialleton, Elodie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français parlé au XXIème siècle, Vol. I : Normes et variations géographiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-- 246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes urbains: peut-on parler de 'parler'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galazzi, Enrica and Molinari, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--109, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et socialisation adolescentes : le tricard, un autre parmi les mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, Dominique and Billiez, Jacqueline and Bulot, Thierry and Léglise, Isabelle and Miller, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlers jeunes ici et là-bas. Pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127--148, 2004, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costa-Calligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billiez J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang et la préparation à la perception de langues diverses : éduquer l'oreille, ouvrir à l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houpert-Merly, Danielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--126, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des désignations de &amp;quot;sociolectes urbains générationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvet, Louis-Jean; Moussirou-Mouyama, Auguste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, pp.209-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire la construction des savoirs en classe? Un exemple dans le domaine de l’éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivisme : usages et perspectives en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, pp.311--319, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et représentations de jeunes adolescent·es : parler collégien, devenir collégien·ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard sur les langues cristallise les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics: describing variations, understanding heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes : fonctions et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes à l’égard d’une réforme de l’orthographe du français. Rationaliser, oui mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Ro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parler des jeunes : un danger pour la langue française ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage des banlieues fait peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions et approches de la sociolinguistique interactionnelle : quelles pistes de formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban changes, gentrification and their effects on language variation and change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation des dentales t et d en français contemporain : distributions, perceptions signification sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectes, ‘langues’, locuteurs, catégorisations…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation/affrication en français : distribution, signification(s) sociale(s), perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de jeunes urbains : peut-on parler de ‘parler’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du langage à l’adolescence : parler, se construire et exister parmi les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation en français : quelle(s) variable(s) sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes locuteurs : phénomènes de construction interactive d'identités, réception et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones polarizadas de un objeto indeterminado : el habla de los jovenes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des jeunes : tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas y retos del plurilingüismo / multilingüismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's not palatalising? Trying to understand the status of palatalised variants in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres, le câble et les insultes : représentation(s) d’équipe et construction interactionnelle de positionnements personnels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistiques des pratiques langagières juvéniles. Thèse d'habilitation à Diriger des Recherches en Sciences du Langage (3 volumes : synthèse, textes inédits, sélection de publications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Bordeaux Montaigne, Bordeaux, FRA., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05067652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchenault Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Trimaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sciences du langageUniversité Grenoble - Alpes, Laboratoire Lidilem</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux en sociolinguistique portent sur la variation en français, la socialisation langagière, les idéologies langagières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et significations sociales en toutes circonstances. Perspectives sociolinguistiques sur la notion de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoicoubeh, ou les multiples significations d'une unité linguistique qui n'a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.180.0.3292824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, Hors-série, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être néo quelque part : la gentrification à Marseille et ses implications sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations sociales de la palatalisation/affrication à Marseille : processus ségrégatifs et changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Spini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la souplesse stylistique intra et interlinguistique : exploration d’une approche croisée en classe de CP-CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, DIVERSITÉ LINGUISTIQUE ET CULTURELLE À L'ÉCOLE. Accueil des élèves et formation des acteurs, 11, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école, il y a bilinguisme et bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ? (21), pp.98--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/airdf.2012.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, ville et contacts de langues : l’exemple de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de la palatalisation en français parlé contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies. Sociolinguistic Variation and Change in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.82--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et intégration. A propos des connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les mots de l’immigration (111), pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation vocale, ethos et représentation de soi : pratiques de la socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.183-206. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence dans la divergence: le cas des quartiers pluri-ethniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.335--356. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales, pratiques langagières et questions identitaires chez des sujets plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, pays de contact de langues, 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières chez des adolescents d’origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1252, pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de parlers de jeunes urbains en France. Éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.99--132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et marques d'adaptation dans les pratiques langagières de pré-adolescents dans le cadre d'activités promues par un centre socioculturel et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Français : variations, représentations, pratiques (8), pp.131--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations, insertion scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.105--127. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.098.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap français, humour et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97, pp.52--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.79--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (19), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lidil.1999.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une perspective étique sur les dynamiques néologiques juvéniles au changement linguistique à hauteur de collégien·nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas sociales y sociolingüísticas de los adolescentes: entre los procesos de socialización primaria y secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaragoza LZaragoza Lingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Psylex, Feb 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire et comprendre les dynamiques sociolinguistiques dans les pratiques langagières juvéniles : pluralité d’approches, pluralité d'apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Colloque « Le ‘langage des jeunes’ : évolution des usages et représentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Autriche, May 2024, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie dans les graffitis-slogans : inventer, lutter dans l’espace social et occuper la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lutter avec des mots : néologie et militantisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LILPA, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gros mots, insultes » et autres usages transgressifs au collège : le langage, objet et outil de socialisation et de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRNEF 24 | Journée d'étude | Ce qui bouscule en 2023 les relations entre enfants et adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Dec 2023, Caen, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/a25t-5259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation au plurilinguisme d'un public d'ATSEM (Agentes territoriales spécialisées des écoles maternelles) : de la vulnérablité à l'empowerment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités en éducation : enjeux et vulnérabilités en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Causa et C. Avram, Projet FrancophoNéa, axe Education et Plurilinguisme, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues déliées : un documentaire pour sensibiliser au plurilinguisme et à la diversité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue L’Autre, ‘Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les personnel éducatif « non enseignant » au langage et au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022. "Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh gros, parlez-vous la langue des jeunes ? Ce que la sociolinguistique des usages lexicaux des jeunes fait (ou pas) aux discours épilinguistiques circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au 5e Congrès du Réseau Francophone de Sociolinguistique "La sociolinguistique à quoi ça sert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’ Économie et de Sociologie du Travail (LEST); Laboratoire Parole et Langage, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘On est entre nous quoi, faut se serrer les coudes on est pas si nombreux que ça’. Relations, humour et appartenance dans l’activité d’épinglage en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Warette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les idéologies linguistiques dans la presse écrite : l'exemple des langues romanes (ILPE #5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Plata - Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques lexicales adolescentes en diachronie courte : les mots des jeunes revisités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kôsuké Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO – Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonstances, sens et significations (sociales) : la notion de contexte en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Workshop Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues déliées, langues reliées : un documentaire pour sensibiliser au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux journées Compalangues "APPROCHES PLURILINGUES DE L'ÉCOLE À L'UNIVERSITÉ : expériences, appropriations, ressources et formation des enseignant•es"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE, UMR 5263 CNRS &amp; UT2J (Équipe Langue et Langages, Thématique DILIFOR); laboratoire LLA-CREATIS, EA4152, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rions un peu avec l’orthographe… des autres. Purisme et humour sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ILPE 4. Idéologies Linguistiques dans la Presse Écrite n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Messina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nativisme’ et discrimination à l’accent dans le recrutement des enseignant(e)s de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III e Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC 2014. "Les métropoles francophones en temps de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet (U. Paris Ouest &amp; MoDyCo), Hélène Blondeau (U. de Floride) et Jérémie Kouadio N’Guessan (U. Abidjan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action. Interventions éducatives socialement inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluri-L. Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations Graphiques Numériques et leur diffusion au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariaa Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, mobilité et gentrification. Luttes pour l'appropriation spatiale, résistances, changements sociaux et sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sociolinguistique et en didactique Quels défis pour le terrain francophone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et inégalités sociales et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de formation - Langage, langue(s), inégalités sociales et scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alain Savary - Institut Français de l'Education, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations polarisées d’un objet flou : Le(s) parler(s) de(s) jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes : Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ziamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, 2012, Carnets d'Atelier de Sociolinguistique, 9782336290836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril,; Pereira, Christophe; Ziamari Karima; Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.7-22, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky and Wharton, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--122, 2013, Langages, 9782847883695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic change in the city: gentrification and its linguistic correlates in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Mari; Hornsby, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Social Structure in Urban France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.132-149, 2013, 978-1-907975-41-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonnes dentales palatalisées/affriquées en français contemporain : indicateurs, marqueurs et/ou variantes en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ledegen, Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix des Français : usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes palatalisées/affriquées en français hexagonal :quel(s) statut(s) sociolinguistique(s) pour quel destin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Devilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria and Siller-Runggaldier, Heidi and Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes, Innsbruck, 3 – 8 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, De Gruyter, pp.99--108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents et axiologie péjorative : présentation de soi et socialisation groupale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insultes en français : de la recherche fondamentale à ses applications (linguistique, littérature, histoire, droit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113--140, 2009, Langages, 978-2-915797-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir... oui, mais y a-t-il une demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir: appliquer, s'impliquer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39--46, 2009, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers pluriethniques et plurilingues en France :berceaux de formes supra-locales (péri-) urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ayosso, Laure and Vialleton, Elodie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français parlé au XXIème siècle, Vol. I : Normes et variations géographiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-- 246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes urbains: peut-on parler de 'parler'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galazzi, Enrica and Molinari, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--109, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et socialisation adolescentes : le tricard, un autre parmi les mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, Dominique and Billiez, Jacqueline and Bulot, Thierry and Léglise, Isabelle and Miller, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlers jeunes ici et là-bas. Pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127--148, 2004, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costa-Calligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billiez J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang et la préparation à la perception de langues diverses : éduquer l'oreille, ouvrir à l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houpert-Merly, Danielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--126, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des désignations de &amp;quot;sociolectes urbains générationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvet, Louis-Jean; Moussirou-Mouyama, Auguste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, pp.209-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire la construction des savoirs en classe? Un exemple dans le domaine de l’éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivisme : usages et perspectives en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, pp.311--319, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et représentations de jeunes adolescent·es : parler collégien, devenir collégien·ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard sur les langues cristallise les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics: describing variations, understanding heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes à l’égard d’une réforme de l’orthographe du français. Rationaliser, oui mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Ro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes : fonctions et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parler des jeunes : un danger pour la langue française ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage des banlieues fait peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation des dentales t et d en français contemporain : distributions, perceptions signification sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectes, ‘langues’, locuteurs, catégorisations…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban changes, gentrification and their effects on language variation and change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation/affrication en français : distribution, signification(s) sociale(s), perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions et approches de la sociolinguistique interactionnelle : quelles pistes de formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de jeunes urbains : peut-on parler de ‘parler’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du langage à l’adolescence : parler, se construire et exister parmi les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes locuteurs : phénomènes de construction interactive d'identités, réception et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones polarizadas de un objeto indeterminado : el habla de los jovenes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation en français : quelle(s) variable(s) sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des jeunes : tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas y retos del plurilingüismo / multilingüismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's not palatalising? Trying to understand the status of palatalised variants in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres, le câble et les insultes : représentation(s) d’équipe et construction interactionnelle de positionnements personnels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistiques des pratiques langagières juvéniles. Thèse d'habilitation à Diriger des Recherches en Sciences du Langage (3 volumes : synthèse, textes inédits, sélection de publications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Bordeaux Montaigne, Bordeaux, FRA., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05067652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchenault Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.180.0.3292824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nantes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.139.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2012.1934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.2056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jamin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0220AF3A219F0C836ECD91228DF4D0E1C2C8778C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.098.0105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lidil.1999.1748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hinai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/a25t-5259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Warette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Babic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barateau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Even" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariaa Skaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Carla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/12652?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.12652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aeby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.180.0.3292824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nantes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.139.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2012.1934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.2056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jamin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0220AF3A219F0C836ECD91228DF4D0E1C2C8778C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.098.0105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lidil.1999.1748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hinai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/a25t-5259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Warette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Babic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Even" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariaa Skaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Carla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/12652?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.12652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aeby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599390v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599422v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599396v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>