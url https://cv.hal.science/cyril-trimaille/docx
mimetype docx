--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Trimaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sciences du langageUniversité Grenoble - Alpes, Laboratoire Lidilem</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux en sociolinguistique portent sur la variation en français, la socialisation langagière, les idéologies langagières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et significations sociales en toutes circonstances. Perspectives sociolinguistiques sur la notion de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoicoubeh, ou les multiples significations d'une unité linguistique qui n'a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.180.0.3292824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, Hors-série, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être néo quelque part : la gentrification à Marseille et ses implications sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations sociales de la palatalisation/affrication à Marseille : processus ségrégatifs et changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Spini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la souplesse stylistique intra et interlinguistique : exploration d’une approche croisée en classe de CP-CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, DIVERSITÉ LINGUISTIQUE ET CULTURELLE À L'ÉCOLE. Accueil des élèves et formation des acteurs, 11, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école, il y a bilinguisme et bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ? (21), pp.98--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/airdf.2012.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, ville et contacts de langues : l’exemple de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de la palatalisation en français parlé contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies. Sociolinguistic Variation and Change in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.82--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et intégration. A propos des connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les mots de l’immigration (111), pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation vocale, ethos et représentation de soi : pratiques de la socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.183-206. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence dans la divergence: le cas des quartiers pluri-ethniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.335--356. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales, pratiques langagières et questions identitaires chez des sujets plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, pays de contact de langues, 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières chez des adolescents d’origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1252, pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de parlers de jeunes urbains en France. Éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.99--132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et marques d'adaptation dans les pratiques langagières de pré-adolescents dans le cadre d'activités promues par un centre socioculturel et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Français : variations, représentations, pratiques (8), pp.131--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations, insertion scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.105--127. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.098.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap français, humour et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97, pp.52--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.79--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (19), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lidil.1999.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une perspective étique sur les dynamiques néologiques juvéniles au changement linguistique à hauteur de collégien·nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas sociales y sociolingüísticas de los adolescentes: entre los procesos de socialización primaria y secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaragoza LZaragoza Lingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Psylex, Feb 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire et comprendre les dynamiques sociolinguistiques dans les pratiques langagières juvéniles : pluralité d’approches, pluralité d'apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Colloque « Le ‘langage des jeunes’ : évolution des usages et représentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Autriche, May 2024, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie dans les graffitis-slogans : inventer, lutter dans l’espace social et occuper la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lutter avec des mots : néologie et militantisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LILPA, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gros mots, insultes » et autres usages transgressifs au collège : le langage, objet et outil de socialisation et de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRNEF 24 | Journée d'étude | Ce qui bouscule en 2023 les relations entre enfants et adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Dec 2023, Caen, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/a25t-5259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation au plurilinguisme d'un public d'ATSEM (Agentes territoriales spécialisées des écoles maternelles) : de la vulnérablité à l'empowerment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités en éducation : enjeux et vulnérabilités en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Causa et C. Avram, Projet FrancophoNéa, axe Education et Plurilinguisme, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues déliées : un documentaire pour sensibiliser au plurilinguisme et à la diversité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue L’Autre, ‘Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les personnel éducatif « non enseignant » au langage et au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022. "Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh gros, parlez-vous la langue des jeunes ? Ce que la sociolinguistique des usages lexicaux des jeunes fait (ou pas) aux discours épilinguistiques circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au 5e Congrès du Réseau Francophone de Sociolinguistique "La sociolinguistique à quoi ça sert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’ Économie et de Sociologie du Travail (LEST); Laboratoire Parole et Langage, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘On est entre nous quoi, faut se serrer les coudes on est pas si nombreux que ça’. Relations, humour et appartenance dans l’activité d’épinglage en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Warette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les idéologies linguistiques dans la presse écrite : l'exemple des langues romanes (ILPE #5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Plata - Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques lexicales adolescentes en diachronie courte : les mots des jeunes revisités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kôsuké Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO – Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonstances, sens et significations (sociales) : la notion de contexte en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Workshop Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues déliées, langues reliées : un documentaire pour sensibiliser au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux journées Compalangues "APPROCHES PLURILINGUES DE L'ÉCOLE À L'UNIVERSITÉ : expériences, appropriations, ressources et formation des enseignant•es"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE, UMR 5263 CNRS &amp; UT2J (Équipe Langue et Langages, Thématique DILIFOR); laboratoire LLA-CREATIS, EA4152, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rions un peu avec l’orthographe… des autres. Purisme et humour sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ILPE 4. Idéologies Linguistiques dans la Presse Écrite n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Messina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nativisme’ et discrimination à l’accent dans le recrutement des enseignant(e)s de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III e Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC 2014. "Les métropoles francophones en temps de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet (U. Paris Ouest &amp; MoDyCo), Hélène Blondeau (U. de Floride) et Jérémie Kouadio N’Guessan (U. Abidjan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action. Interventions éducatives socialement inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluri-L. Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations Graphiques Numériques et leur diffusion au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariaa Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, mobilité et gentrification. Luttes pour l'appropriation spatiale, résistances, changements sociaux et sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sociolinguistique et en didactique Quels défis pour le terrain francophone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et inégalités sociales et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de formation - Langage, langue(s), inégalités sociales et scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alain Savary - Institut Français de l'Education, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations polarisées d’un objet flou : Le(s) parler(s) de(s) jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes : Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ziamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, 2012, Carnets d'Atelier de Sociolinguistique, 9782336290836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril,; Pereira, Christophe; Ziamari Karima; Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.7-22, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky and Wharton, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--122, 2013, Langages, 9782847883695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic change in the city: gentrification and its linguistic correlates in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Mari; Hornsby, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Social Structure in Urban France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.132-149, 2013, 978-1-907975-41-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonnes dentales palatalisées/affriquées en français contemporain : indicateurs, marqueurs et/ou variantes en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ledegen, Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix des Français : usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes palatalisées/affriquées en français hexagonal :quel(s) statut(s) sociolinguistique(s) pour quel destin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Devilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria and Siller-Runggaldier, Heidi and Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes, Innsbruck, 3 – 8 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, De Gruyter, pp.99--108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents et axiologie péjorative : présentation de soi et socialisation groupale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insultes en français : de la recherche fondamentale à ses applications (linguistique, littérature, histoire, droit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113--140, 2009, Langages, 978-2-915797-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir... oui, mais y a-t-il une demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir: appliquer, s'impliquer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39--46, 2009, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers pluriethniques et plurilingues en France :berceaux de formes supra-locales (péri-) urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ayosso, Laure and Vialleton, Elodie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français parlé au XXIème siècle, Vol. I : Normes et variations géographiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-- 246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes urbains: peut-on parler de 'parler'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galazzi, Enrica and Molinari, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--109, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et socialisation adolescentes : le tricard, un autre parmi les mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, Dominique and Billiez, Jacqueline and Bulot, Thierry and Léglise, Isabelle and Miller, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlers jeunes ici et là-bas. Pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127--148, 2004, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costa-Calligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billiez J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang et la préparation à la perception de langues diverses : éduquer l'oreille, ouvrir à l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houpert-Merly, Danielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--126, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des désignations de &amp;quot;sociolectes urbains générationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvet, Louis-Jean; Moussirou-Mouyama, Auguste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, pp.209-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire la construction des savoirs en classe? Un exemple dans le domaine de l’éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivisme : usages et perspectives en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, pp.311--319, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et représentations de jeunes adolescent·es : parler collégien, devenir collégien·ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard sur les langues cristallise les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics: describing variations, understanding heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes à l’égard d’une réforme de l’orthographe du français. Rationaliser, oui mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Ro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes : fonctions et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parler des jeunes : un danger pour la langue française ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage des banlieues fait peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation des dentales t et d en français contemporain : distributions, perceptions signification sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectes, ‘langues’, locuteurs, catégorisations…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban changes, gentrification and their effects on language variation and change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation/affrication en français : distribution, signification(s) sociale(s), perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions et approches de la sociolinguistique interactionnelle : quelles pistes de formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de jeunes urbains : peut-on parler de ‘parler’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du langage à l’adolescence : parler, se construire et exister parmi les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes locuteurs : phénomènes de construction interactive d'identités, réception et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones polarizadas de un objeto indeterminado : el habla de los jovenes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation en français : quelle(s) variable(s) sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des jeunes : tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas y retos del plurilingüismo / multilingüismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's not palatalising? Trying to understand the status of palatalised variants in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres, le câble et les insultes : représentation(s) d’équipe et construction interactionnelle de positionnements personnels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistiques des pratiques langagières juvéniles. Thèse d'habilitation à Diriger des Recherches en Sciences du Langage (3 volumes : synthèse, textes inédits, sélection de publications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Bordeaux Montaigne, Bordeaux, FRA., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05067652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchenault Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Trimaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sciences du langageUniversité Grenoble - Alpes, Laboratoire Lidilem</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux en sociolinguistique portent sur la variation en français, la socialisation langagière, les idéologies langagières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et significations sociales en toutes circonstances. Perspectives sociolinguistiques sur la notion de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoicoubeh, ou les multiples significations d'une unité linguistique qui n'a pas de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.180.0.3292824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, Hors-série, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être néo quelque part : la gentrification à Marseille et ses implications sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations sociales de la palatalisation/affrication à Marseille : processus ségrégatifs et changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Spini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille. Entre gentrification et ségrégation langagière, 162 (4), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.162.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la souplesse stylistique intra et interlinguistique : exploration d’une approche croisée en classe de CP-CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, DIVERSITÉ LINGUISTIQUE ET CULTURELLE À L'ÉCOLE. Accueil des élèves et formation des acteurs, 11, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école, il y a bilinguisme et bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ? (21), pp.98--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/airdf.2012.1934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, ville et contacts de langues : l’exemple de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de la palatalisation en français parlé contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies. Sociolinguistic Variation and Change in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.82--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et intégration. A propos des connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les mots de l’immigration (111), pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation vocale, ethos et représentation de soi : pratiques de la socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.183-206. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence dans la divergence: le cas des quartiers pluri-ethniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.335--356. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales, pratiques langagières et questions identitaires chez des sujets plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France, pays de contact de langues, 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de parlers de jeunes urbains en France. Éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.99--132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières chez des adolescents d’origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1252, pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et marques d'adaptation dans les pratiques langagières de pré-adolescents dans le cadre d'activités promues par un centre socioculturel et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Français : variations, représentations, pratiques (8), pp.131--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap français, humour et identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97, pp.52--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations, insertion scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.105--127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.098.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (19), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lidil.1999.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap français ou la différence mise en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.79--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une perspective étique sur les dynamiques néologiques juvéniles au changement linguistique à hauteur de collégien·nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas sociales y sociolingüísticas de los adolescentes: entre los procesos de socialización primaria y secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaragoza LZaragoza Lingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Psylex, Feb 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire et comprendre les dynamiques sociolinguistiques dans les pratiques langagières juvéniles : pluralité d’approches, pluralité d'apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Colloque « Le ‘langage des jeunes’ : évolution des usages et représentations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Autriche, May 2024, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie dans les graffitis-slogans : inventer, lutter dans l’espace social et occuper la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Lutter avec des mots : néologie et militantisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LILPA, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gros mots, insultes » et autres usages transgressifs au collège : le langage, objet et outil de socialisation et de construction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRNEF 24 | Journée d'étude | Ce qui bouscule en 2023 les relations entre enfants et adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Dec 2023, Caen, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/a25t-5259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation au plurilinguisme d'un public d'ATSEM (Agentes territoriales spécialisées des écoles maternelles) : de la vulnérablité à l'empowerment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités en éducation : enjeux et vulnérabilités en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Causa et C. Avram, Projet FrancophoNéa, axe Education et Plurilinguisme, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues déliées : un documentaire pour sensibiliser au plurilinguisme et à la diversité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue L’Autre, ‘Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh gros, parlez-vous la langue des jeunes ? Ce que la sociolinguistique des usages lexicaux des jeunes fait (ou pas) aux discours épilinguistiques circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au 5e Congrès du Réseau Francophone de Sociolinguistique "La sociolinguistique à quoi ça sert"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’ Économie et de Sociologie du Travail (LEST); Laboratoire Parole et Langage, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les personnel éducatif « non enseignant » au langage et au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022. "Didactique(s), plurilinguisme(s), mondialisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘On est entre nous quoi, faut se serrer les coudes on est pas si nombreux que ça’. Relations, humour et appartenance dans l’activité d’épinglage en ligne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Warette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les idéologies linguistiques dans la presse écrite : l'exemple des langues romanes (ILPE #5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Plata - Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques lexicales adolescentes en diachronie courte : les mots des jeunes revisités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kôsuké Hinai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINEO – Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonstances, sens et significations (sociales) : la notion de contexte en sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Workshop Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues déliées, langues reliées : un documentaire pour sensibiliser au plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux journées Compalangues "APPROCHES PLURILINGUES DE L'ÉCOLE À L'UNIVERSITÉ : expériences, appropriations, ressources et formation des enseignant•es"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CLLE, UMR 5263 CNRS &amp; UT2J (Équipe Langue et Langages, Thématique DILIFOR); laboratoire LLA-CREATIS, EA4152, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rions un peu avec l’orthographe… des autres. Purisme et humour sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ILPE 4. Idéologies Linguistiques dans la Presse Écrite n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Messina, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nativisme’ et discrimination à l’accent dans le recrutement des enseignant(e)s de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III e Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions adolescentes et expression de soi. Analyse micro-sociolinguistique et interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements: perspectives sociolinguistiques. 2ème Congrès du Réseau Francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GTRC 2014. "Les métropoles francophones en temps de globalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et gentrification à Marseille: lutte pour l’espace et changement sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Gadet (U. Paris Ouest &amp; MoDyCo), Hélène Blondeau (U. de Floride) et Jérémie Kouadio N’Guessan (U. Abidjan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action. Interventions éducatives socialement inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluri-L. Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations Graphiques Numériques et leur diffusion au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariaa Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, mobilité et gentrification. Luttes pour l'appropriation spatiale, résistances, changements sociaux et sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sociolinguistique et en didactique Quels défis pour le terrain francophone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et inégalités sociales et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de formation - Langage, langue(s), inégalités sociales et scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alain Savary - Institut Français de l'Education, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en milieu scolaire en France : une inconnue, des ressources, des leviers pour l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Barateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations polarisées d’un objet flou : Le(s) parler(s) de(s) jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes : Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ziamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies linguistiques et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6, 2012, Carnets d'Atelier de Sociolinguistique, 9782336290836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est celui qui le dit qui l'est ». Interactions adolescentes et expression de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril, Pereira Christophe, Ziamari Karima et Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trimaille Cyril,; Pereira, Christophe; Ziamari Karima; Gasquet-Cyrus Médéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique des pratiques langagières de jeunes. Faire genre, faire style, faire groupe autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.7-22, 2020, 978-2-37747-203-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces périurbains. Mise en discours, catégorisation, circulation de formes langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08516-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonin, Jacky and Wharton, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--122, 2013, Langages, 9782847883695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic change in the city: gentrification and its linguistic correlates in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Mari; Hornsby, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Social Structure in Urban France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.132-149, 2013, 978-1-907975-41-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consonnes dentales palatalisées/affriquées en français contemporain : indicateurs, marqueurs et/ou variantes en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ledegen, Gudrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix des Français : usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes palatalisées/affriquées en français hexagonal :quel(s) statut(s) sociolinguistique(s) pour quel destin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Devilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria and Siller-Runggaldier, Heidi and Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe Congrès International de Linguistique et de Philologie Romanes, Innsbruck, 3 – 8 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, De Gruyter, pp.99--108, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir... oui, mais y a-t-il une demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir: appliquer, s'impliquer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39--46, 2009, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents et axiologie péjorative : présentation de soi et socialisation groupale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insultes en français : de la recherche fondamentale à ses applications (linguistique, littérature, histoire, droit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113--140, 2009, Langages, 978-2-915797-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers pluriethniques et plurilingues en France :berceaux de formes supra-locales (péri-) urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abecassis, Michael and Ayosso, Laure and Vialleton, Elodie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français parlé au XXIème siècle, Vol. I : Normes et variations géographiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-- 246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes urbains: peut-on parler de 'parler'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galazzi, Enrica and Molinari, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95--109, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et socialisation adolescentes : le tricard, un autre parmi les mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, Dominique and Billiez, Jacqueline and Bulot, Thierry and Léglise, Isabelle and Miller, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlers jeunes ici et là-bas. Pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127--148, 2004, Espaces discursifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costa-Calligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billiez J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang et la préparation à la perception de langues diverses : éduquer l'oreille, ouvrir à l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houpert-Merly, Danielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une éducation interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--126, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des désignations de &amp;quot;sociolectes urbains générationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvet, Louis-Jean; Moussirou-Mouyama, Auguste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, pp.209-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire la construction des savoirs en classe? Un exemple dans le domaine de l’éveil aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François De Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivisme : usages et perspectives en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 2, pp.311--319, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et représentations de jeunes adolescent·es : parler collégien, devenir collégien·ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard sur les langues cristallise les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistics: describing variations, understanding heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes : fonctions et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes à l’égard d’une réforme de l’orthographe du français. Rationaliser, oui mais…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Ro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et socialisation langagière adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parler des jeunes : un danger pour la langue française ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage des banlieues fait peur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban changes, gentrification and their effects on language variation and change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectes, ‘langues’, locuteurs, catégorisations…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation des dentales t et d en français contemporain : distributions, perceptions signification sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation/affrication en français : distribution, signification(s) sociale(s), perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions et approches de la sociolinguistique interactionnelle : quelles pistes de formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de jeunes urbains : peut-on parler de ‘parler’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions du langage à l’adolescence : parler, se construire et exister parmi les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes (urbains) : fonctions, réalités et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatalisation en français : quelle(s) variable(s) sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières de jeunes locuteurs : phénomènes de construction interactive d'identités, réception et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representaciones polarizadas de un objeto indeterminado : el habla de los jovenes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières des jeunes : tendances et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas y retos del plurilingüismo / multilingüismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's not palatalising? Trying to understand the status of palatalised variants in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pierres, le câble et les insultes : représentation(s) d’équipe et construction interactionnelle de positionnements personnels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistiques des pratiques langagières juvéniles. Thèse d'habilitation à Diriger des Recherches en Sciences du Langage (3 volumes : synthèse, textes inédits, sélection de publications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Bordeaux Montaigne, Bordeaux, FRA., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05067652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchenault Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell Hymes : héritages, débats, renouvellements, branchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.139.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.180.0.3292824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nantes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.139.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2012.1934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.2056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jamin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0220AF3A219F0C836ECD91228DF4D0E1C2C8778C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.098.0105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lidil.1999.1748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hinai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/a25t-5259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Warette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Babic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Even" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariaa Skaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Carla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/12652?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.12652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aeby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599390v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599422v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599396v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599395v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.180.0.3292824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0036" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.162.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nantes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.139.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2012.1934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.2056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jamin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0220AF3A219F0C836ECD91228DF4D0E1C2C8778C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.098.0105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lidil.1999.1748" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Hinai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/a25t-5259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Warette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Babic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Even" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariaa Skaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Carla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ziamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/12652?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.12652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599404v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aeby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599392v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05067652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>